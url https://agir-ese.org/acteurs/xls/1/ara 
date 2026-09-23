--- v0 (2026-06-24)
+++ v1 (2026-09-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="liste_acteurs_ara" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1993">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2037">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Sigle</t>
   </si>
   <si>
     <t>Type de structure</t>
   </si>
   <si>
     <t>Type de structure - autre</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Thématique(s) en lien</t>
   </si>
   <si>
     <t>Région</t>
   </si>
   <si>
     <t>Territoire d’intervention</t>
   </si>
   <si>
@@ -89,51 +89,51 @@
   <si>
     <t>Contact : Prénom</t>
   </si>
   <si>
     <t>Contact : Nom</t>
   </si>
   <si>
     <t>Contact : Fonction</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Téléphone</t>
   </si>
   <si>
     <t>Site web</t>
   </si>
   <si>
     <t>A.N.I.S. Etoilé (Agriculture, Nutrition, Interculturel, Solidarités)</t>
   </si>
   <si>
     <t>ANIS Etoilé</t>
   </si>
   <si>
-    <t>Autres associations</t>
+    <t>Association du domaine de l’environnement</t>
   </si>
   <si>
     <t>A.N.I.S. Etoilé (Agriculture, Nutrition, Interculturel, Solidarités) www.anisetoile.org  est une association agréée Jeunesse et Education Populaire qui a pour objectif d'élaborer et de conduire des projets en éducation à l'alimentation. 
 L'association considère l'alimentation comme un moyen de construire des liens et des : 
 	relations saines à soi-même, à sa santé, 
 	relations solidaires aux autres, à sa culture, à la culture de l'autre, 
 	relations saines et durables à la terre, à la nature cultivée ou sauvage, à l'ensemble des êtres vivants sur un territoire agri-alimentaire avec des ressources limités pour les générations actuelles et à venir   
 Dans notre perspective, l'éducation à l'alimentation est plurielle. Elle a pour principale objet le développement d'une compréhension globale, systémique des rapports entre alimentation, santé, cultures, environnement, économie et sociétés. 
  </t>
   </si>
   <si>
     <t>Changements climatiques, Alimentation et Agriculture, Santé-Environnement</t>
   </si>
   <si>
     <t>Auvergne-Rhône-Alpes</t>
   </si>
   <si>
     <t>Départements, Régions</t>
   </si>
   <si>
     <t>Auvergne Rhône-Alpes</t>
   </si>
   <si>
     <t>Marmilhat</t>
   </si>
@@ -152,100 +152,100 @@
   <si>
     <t>scolaires de la maternelle à l'Université - Jeunes en milieu hors scolaire - Personnes en situation de handicap - Professionnels de l'animation, ¨Professionnels de la petite enfance, Professionnels de la restauration collective</t>
   </si>
   <si>
     <t>Nathalie</t>
   </si>
   <si>
     <t>GREGORIS</t>
   </si>
   <si>
     <t>Coordinatrice Régionale</t>
   </si>
   <si>
     <t>contact@anisetoile.org</t>
   </si>
   <si>
     <t>0644935107</t>
   </si>
   <si>
     <t>https://www.anisetoile.org/association/</t>
   </si>
   <si>
     <t>Acepp38</t>
   </si>
   <si>
+    <t>Structure d'accueil petite enfance</t>
+  </si>
+  <si>
     <t>L'acepp38 est une fédération qui interviens sur les champs de la petite enfance et de la parentalité.
 Nous intervenons auprès des structures petite enfance et des familles pour le bien-être des tout-petits. Nos actions de promotion de la santé concernent les thèmes suivants : égalité filles-garçons, accompagnement des usages des écrans, place de la nature, gestion des émotions et accompagnement de la parentalité avec un dispositif itinérant d'aller vers.</t>
   </si>
   <si>
     <t>Nature et Santé, Environnement intérieur</t>
   </si>
   <si>
     <t>Départements</t>
   </si>
   <si>
     <t>Isère</t>
   </si>
   <si>
     <t>132 impasse des hortensias</t>
   </si>
   <si>
     <t>38 430</t>
   </si>
   <si>
     <t>Saint Jean de Moirans</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Formation</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Parents, Professionnels</t>
   </si>
   <si>
     <t>Bérangère</t>
   </si>
   <si>
     <t>Cohen</t>
   </si>
   <si>
     <t>Coordinatrice</t>
   </si>
   <si>
     <t>berangere.cohen@acepp38.fr</t>
   </si>
   <si>
     <t>04 76 35 02 32</t>
   </si>
   <si>
     <t>http://www.acepp38.fr/</t>
   </si>
   <si>
     <t>Acoucité</t>
-  </si>
-[...1 lines deleted...]
-    <t>Association du domaine de l’environnement</t>
   </si>
   <si>
     <t>Association loi 1901, créée en 1996 à l'initiative du Grand Lyon et de membres fondateurs (IFSTTAR, ENTPE, CEREMA, CSTB…), Acoucité a pour but d'œuvrer au développement des connaissances et du savoir professionnel en environnement sonore urbain.
 Éduquer à l'environnement sonore
 Toute action en faveur de l'environnement sonore démarre par une démarche de sensibilisation de chacun et d'éducation des jeunes populations. Conscient de cela, le Grand Lyon a fait de l'éducation à l'environnement sonore une des composantes essentielles du plan d'éducation au développement durable qu'il défend depuis 2006.</t>
   </si>
   <si>
     <t>Environnement sonore</t>
   </si>
   <si>
     <t>Commune, Intercommunalité</t>
   </si>
   <si>
     <t>Métropole de Lyon</t>
   </si>
   <si>
     <t>24 rue Saint-Michel</t>
   </si>
   <si>
     <t>Lyon</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation</t>
   </si>
   <si>
@@ -272,144 +272,180 @@
   <si>
     <t>04 72 91 86 00</t>
   </si>
   <si>
     <t>https://www.acoucite.org</t>
   </si>
   <si>
     <t>Agate</t>
   </si>
   <si>
     <t>Agence Alpine des Territoires, Agate oeuvre auprès des collectivités et des territoires. Elle intervient dans le champs de l'éducation à l'environnement sur l'enjeu santé-environnement via les jardins, l'alimentation, l'écomibilité, le changement climatique et l'économie circulaire.</t>
   </si>
   <si>
     <t>Alimentation et Agriculture</t>
   </si>
   <si>
     <t>25 rue Jean Pellerin</t>
   </si>
   <si>
     <t>Chambéry</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Animation de réseau, dialogue territorial</t>
   </si>
   <si>
+    <t>Professionnels, Élus</t>
+  </si>
+  <si>
     <t>Cendrine</t>
   </si>
   <si>
     <t>Gottot</t>
   </si>
   <si>
     <t>Chargée de mission EEDD-éco interprète</t>
   </si>
   <si>
     <t>Cendrine.gottot@agate-territoire.fr</t>
   </si>
   <si>
     <t>04 79 68 53 00</t>
   </si>
   <si>
     <t>https://agate-territoires.fr/velo-mixeur/</t>
   </si>
   <si>
     <t>Agence Régionale de Santé - Délégation départementale de l'Ardèche - Service Santé-Environnement</t>
   </si>
   <si>
     <t>ARS-DD07-SE</t>
   </si>
   <si>
     <t>Service de l’Etat et assimilés</t>
   </si>
   <si>
-    <t>Les directeurs sont rattachés au directeur général de l'ARS et sont placés sous son autorité. Ils représentent le directeur général dans les territoires et exercent, par sa délégation, l'autorité hiérarchique sur les agents des délégations. Les agents de la délégation départementale sont rattachés hiérarchiquement au directeur de la délégation, et fonctionnellement aux directions métiers du siège. Ainsi s'opère l'articulation optimale entre métiers et territoires. Les agents des territoires sont les référents pour toute la région sur certaines thématiques et participent, avec les agents du siège, aux projets conduits par les équipes projets. Ainsi, en matière d'Education à la Santé-Environnement par exemple, sous le couvert du chef du service santé-environnement, les chefs des 3 unités du service peuvent être référents de la région pour des projets menés localement (avis, suivi de projet...). Le service peut aussi être initiateur de projets menés avec des partenaires (IREPS, UNISCITE, collectivités...) ou en propre (sur l'ambroisie, les moustiques tigre... : conférences, diffusion d'outils pédagogiques...).</t>
-[...2 lines deleted...]
-    <t>Ondes électromagnétiques, Air Extérieur, Environnement sonore, Aménagement du territoire, Eau, Environnement intérieur</t>
+    <t>Les directeurs sont rattachés au directeur général de l'ARS et sont placés sous son autorité. Ils représentent le directeur général dans les territoires et exercent, par sa délégation, l'autorité hiérarchique sur les agents des délégations. Les agents de la délégation départementale sont rattachés hiérarchiquement au directeur de la délégation, et fonctionnellement aux directions métiers du siège. Ainsi s'opère l'articulation optimale entre métiers et territoires. Les agents des territoires sont les référents pour toute la région sur certaines thématiques et participent, avec les agents du siège, aux projets conduits par les équipes projets. Ainsi, en matière d'Education à la Santé-Environnement par exemple, sous le couvert du chef du service santé-environnement, les chefs des 3 unités du service peuvent être référents de la région pour des projets menés localement (avis, suivi de projet...). Le service peut aussi être initiateur de projets menés avec des partenaires ou en propre.</t>
+  </si>
+  <si>
+    <t>Ondes électromagnétiques, Nature et Santé, Air Extérieur, Environnement sonore, Changements climatiques, Aménagement du territoire, Eau, Environnement intérieur, Santé-Environnement</t>
+  </si>
+  <si>
+    <t>Commune, Intercommunalité, Départements</t>
+  </si>
+  <si>
+    <t>2 place Simone Veil</t>
+  </si>
+  <si>
+    <t>07000</t>
+  </si>
+  <si>
+    <t>PRIVAS</t>
+  </si>
+  <si>
+    <t>Information, communication, sensibilisation, Education, animation, médiation, Plaidoyer, Conseils, expertise, Ingénierie de projet, Animation de réseau, dialogue territorial, Formation</t>
+  </si>
+  <si>
+    <t>Fabrice</t>
+  </si>
+  <si>
+    <t>GOUEDO</t>
+  </si>
+  <si>
+    <t>ingénieur Santé-environnement</t>
+  </si>
+  <si>
+    <t>fabrice.gouedo@ars.sante.fr</t>
+  </si>
+  <si>
+    <t>0426209211</t>
+  </si>
+  <si>
+    <t>https://www.auvergne-rhone-alpes.ars.sante.fr/</t>
+  </si>
+  <si>
+    <t>Agence Régionale de Santé ARA - Délégation de la Savoie</t>
+  </si>
+  <si>
+    <t>ARS</t>
+  </si>
+  <si>
+    <t>L'ARS adapte, pilote et met en œuvre, dans la région, les politiques interministérielles de santé, elle prévient notamment les risques et promeut un environnement favorable à la santé. L'ARS participe à la définition et au pilotage des stratégies d'éducation en santé-environnement, et finance les projets du local au régional. Elle peut contribuer à certains projets de par ses compétences techniques et juridiques (conférences, création et prêt d'outils pédagogiques, diffusion de plaquettes et affiches, accompagnement de jeunes en service civique...).</t>
+  </si>
+  <si>
+    <t>Santé-Environnement</t>
+  </si>
+  <si>
+    <t>Savoie</t>
+  </si>
+  <si>
+    <t>94 boulevard de Bellevue</t>
+  </si>
+  <si>
+    <t>Information, communication, sensibilisation, Plaidoyer, Conseils, expertise, Animation de réseau, dialogue territorial, Offre documentaire</t>
+  </si>
+  <si>
+    <t>ARA</t>
+  </si>
+  <si>
+    <t>ars-dt73-environnement-sante@ars.sante.fr</t>
+  </si>
+  <si>
+    <t>04 69 85 52 91</t>
+  </si>
+  <si>
+    <t>Agence Régionale de Santé ARA - Délégation Départementale de l'Ardèche</t>
+  </si>
+  <si>
+    <t>ARS ARA - DD07</t>
+  </si>
+  <si>
+    <t>Les agents des délégation départementales sont les référents pour toute la région sur certaines thématiques et participent, avec les agents du siège, aux projets conduits par les équipes projets, ce qui est notamment le cas pour la mise en oeuvre des actions d'Education en Santé-Environnement prévues par le Plan Régional Santé-Environnement</t>
+  </si>
+  <si>
+    <t>Air Extérieur, Environnement sonore, Aménagement du territoire, Eau, Déchets, Environnement intérieur, Santé-Environnement</t>
+  </si>
+  <si>
+    <t>Ardèche</t>
   </si>
   <si>
     <t>Avenue Moulin de Madame</t>
   </si>
   <si>
-    <t>07000</t>
-[...40 lines deleted...]
-  <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Plaidoyer, Conseils, expertise, Animation de réseau, dialogue territorial, Formation, Offre documentaire</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Élus, Tout public</t>
   </si>
   <si>
     <t>0426209213</t>
   </si>
   <si>
     <t>Agence Régionale de Santé Auvergne-Rhône-Alpes</t>
   </si>
   <si>
     <t>ARS ARA</t>
-  </si>
-[...1 lines deleted...]
-    <t>L'ARS adapte, pilote et met en œuvre, dans la région, les politiques interministérielles de santé, elle prévient notamment les risques et promeut un environnement favorable à la santé. L'ARS participe à la définition et au pilotage des stratégies d'éducation en santé-environnement, et finance les projets du local au régional. Elle peut contribuer à certains projets de par ses compétences techniques et juridiques (conférences, création et prêt d'outils pédagogiques, diffusion de plaquettes et affiches, accompagnement de jeunes en service civique...).</t>
   </si>
   <si>
     <t>Nature et Santé, Air Extérieur, Environnement sonore, Aménagement du territoire, Eau, Environnement intérieur</t>
   </si>
   <si>
     <t>Régions</t>
   </si>
   <si>
     <t>Région Auvergne-Rhône-Alpes</t>
   </si>
   <si>
     <t>241 Rue Garibaldi</t>
   </si>
   <si>
     <t>CS 93383</t>
   </si>
   <si>
     <t>LYON</t>
   </si>
   <si>
     <t>Conseils, expertise</t>
   </si>
   <si>
     <t>Bruno</t>
   </si>
@@ -448,99 +484,149 @@
     <t>63000 Clermont-Ferrand</t>
   </si>
   <si>
     <t>CLERMONT FERRAND</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Plaidoyer, Conseils, expertise, Ingénierie de projet, Animation de réseau, dialogue territorial, Formation, Offre documentaire</t>
   </si>
   <si>
     <t>gilles</t>
   </si>
   <si>
     <t>bidet</t>
   </si>
   <si>
     <t>Responsable pôle Santé-environnement</t>
   </si>
   <si>
     <t>gilles.bidet@ars.sante.fr</t>
   </si>
   <si>
     <t>0481106121</t>
   </si>
   <si>
     <t>https://www.ars.auvergne-rhone-alpes.sante.fr</t>
+  </si>
+  <si>
+    <t>Agglo Pays d'Issoire</t>
+  </si>
+  <si>
+    <t>API</t>
+  </si>
+  <si>
+    <t>Collectivité locale</t>
+  </si>
+  <si>
+    <t>Située au sud du département du Puy-de-Dôme, dans la grande région Auvergne-Rhône-Alpes, l'Agglo Pays d'Issoire se compose de 87 communes et 57 000 habitants.
+Issoire, la ville centre, est l'une des 4 sous-préfecture du Puy-de-Dôme. Elle compte 15 000 habitants.
+ </t>
+  </si>
+  <si>
+    <t>Intercommunalité</t>
+  </si>
+  <si>
+    <t>Agglo pays d'issoire: 87 communes</t>
+  </si>
+  <si>
+    <t>20 rue de la liberté</t>
+  </si>
+  <si>
+    <t>Issoire</t>
+  </si>
+  <si>
+    <t>Ellora</t>
+  </si>
+  <si>
+    <t>GIBSON</t>
+  </si>
+  <si>
+    <t>Coordinatrice du contrat local de santé</t>
+  </si>
+  <si>
+    <t>ELLORA.GIBSON@CAPISSOIRE.FR</t>
+  </si>
+  <si>
+    <t>0635318544</t>
+  </si>
+  <si>
+    <t>https://capissoire.fr</t>
   </si>
   <si>
     <t>Alliance Santé Planétaire</t>
   </si>
   <si>
     <t>ASP</t>
   </si>
   <si>
     <t>Association du domaine de la promotion de la santé</t>
   </si>
   <si>
     <t>L'Alliance Santé Planétaire
 Notre santé dépend de nos conditions et de notre environnement de vie. Elle est indissociable de la santé des écosystèmes et du monde vivant.
 L'association francophone Alliance Santé Planétaire souhaite contribuer à l'élan commun visant à permettre à chacun·e d'agir pour créer des solutions soutenables pour vivre dans un monde sain, habitable et socialement juste.
 Cet élan s'appuie sur une approche scientifique transdisciplinaire de la santé qui invite à imaginer un rapport solidaire au vivant.
 Notre vision
 Nous souhaitons vivre dans un monde où tous les peuples prospèrent en protégeant et en régénérant les systèmes naturels de la Terre.
 Nous voulons que les générations à venir puissent vivre au sein de sociétés équitables et habiter un monde durable et sain.
 Pour concrétiser ces souhaits, il est aujourd'hui urgent de limiter nos impacts sur les écosystèmes terrestres et d'oeuvrer à préserver la santé du vivant.
 Nos valeurs
 Espoir
 Equité, justice &amp; empathie
 Coopération &amp; inclusivité
 Rigueur scientifique
 Humilité
 Urgence
 Notre approche
 La santé planétaire est un approche globale de la notion de santé, reliant différentes disciplines scientifiques (biologie, écologie, climatologie, anthropologie, etc.) et pratiques (médecines humaine et vétérinaire, architecture, agronomie, etc.).
 La santé planétaire éclaire les relations complexes qui nous lient aux écosystèmes terrestes. Le constat est sans appel : notre santé et notre bien-être dépendent de ceux de tous les autres êtres vivants.
 Il en découle qu'en prenant soin de la santé du vivant, nous prenons soin de nous-mêmes. Cette notion de co−bénéfices est au coeur de notre approche.
 Œuvrer pour la Santé Planétaire
 Nos actions en faveur de la santé planétaire sont guidées par la recherche de co−bénéfices : la plupart des stratégies d'atténuation et d'adaptation au changement climatique et environnemental améliorent également la santé et le bien-être des populations.
 Nos actions en faveur de la santé planétaire s'articulent autour de 4 axes principaux : 
 	Sensibiliser &amp; Éduquer
 	Mobiliser &amp; Participer
 	Proposer &amp; Influencer
 	Agir &amp; Soutenir</t>
   </si>
   <si>
-    <t>Santé-Environnement</t>
-[...1 lines deleted...]
-  <si>
     <t>Autres (National, Europe)</t>
   </si>
   <si>
     <t>Matafanière</t>
   </si>
   <si>
     <t>Saint-Genis-les-Ollières</t>
+  </si>
+  <si>
+    <t>Santé</t>
+  </si>
+  <si>
+    <t>Planétaire</t>
+  </si>
+  <si>
+    <t>contact@santeplanetaire.org</t>
   </si>
   <si>
     <t>https://santeplanetaire.org/</t>
   </si>
   <si>
     <t>Anim' nature et jardin</t>
   </si>
   <si>
     <t>Entreprise</t>
   </si>
   <si>
     <t>Animatrice nature depuis de nombreuses années, en 2007 j'ai suivi une formation en agroécologie et me suis installée dans le Haut Cantal en 2013 sur la commune de champagnac (15350).
 Je réalise une multitude d'animations et de projets autour de la découverte de la Nature et du Jardin.
 Comme des sorties nature sur ma commune et sur le site des Orgues à Bort les orgues ; des activités très variées pour les enfants ; la mise en place de coins nature ; des stages "Mon potager agroécologique" ; des ateliers cuisine ; des projets de jardins pédagogiques...</t>
   </si>
   <si>
     <t>Communauté de communes : Sumène artense, pays de gentiane, pays de salers, pays de Mauriac.</t>
   </si>
   <si>
     <t>Béringer</t>
   </si>
   <si>
     <t>Champagnac (15350)</t>
   </si>
   <si>
@@ -553,53 +639,50 @@
     <t>fouilloux</t>
   </si>
   <si>
     <t>animatrice nature</t>
   </si>
   <si>
     <t>sandrine.fouilloux@outlook.com</t>
   </si>
   <si>
     <t>09.67.36.56.69</t>
   </si>
   <si>
     <t>http://www.facebook.com/sandrine.fouilloux</t>
   </si>
   <si>
     <t>APIEU Mille feuilles</t>
   </si>
   <si>
     <t>APIEU : Atelier Permanent d'Initiation en l'Environnement Urbain</t>
   </si>
   <si>
     <t>L'APIEU Mille Feuilles a pour mission l'éducation à l'environnement urbain vers le développement durable. Convaincus de l'urgence écologique, nous nous employons à susciter une prise de conscience auprès de tous les publics de la maternelle aux maisons de retraite et ce dans tous les domaines : du tri des déchets en passant par les mobilités actives, la gestion de l'eau et de l'énergie, une consommation responsable, le lien santé environnement... Nous élaborons des projets pédagogiques avec des établissements scolaires, proposons des conseils dans les plans de déplacements scolaires et créons des outils ludiques.</t>
   </si>
   <si>
     <t>Environnement sonore, Changements climatiques, Eau, Déchets</t>
-  </si>
-[...1 lines deleted...]
-    <t>Commune, Intercommunalité, Départements</t>
   </si>
   <si>
     <t>Métropole de St-Etienne, Métropole de Lyon, Loire, Rhône</t>
   </si>
   <si>
     <t>11 Rue René Cassin</t>
   </si>
   <si>
     <t>St-Etienne</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Tout public</t>
   </si>
   <si>
     <t>Karine</t>
   </si>
   <si>
     <t>BOMBRUN</t>
   </si>
   <si>
     <t>Educatrice, chargée de projets</t>
   </si>
@@ -651,277 +734,259 @@
   <si>
     <t>Public en dépression, burn out, solstalgie, mal être de tout âge. Public souffrant d'ALD (j'ai une qualification Sport/Santé) et prévention santé en pleine nature.</t>
   </si>
   <si>
     <t>Natalene</t>
   </si>
   <si>
     <t>Morel</t>
   </si>
   <si>
     <t>Responsable</t>
   </si>
   <si>
     <t>arbresetchemins@gmail.com</t>
   </si>
   <si>
     <t>0602633268</t>
   </si>
   <si>
     <t>http://arbresetchemins.com</t>
   </si>
   <si>
     <t>ArbrORêves</t>
   </si>
   <si>
-    <t>Autre</t>
-[...1 lines deleted...]
-  <si>
     <t>Santé et Sensibiisation Environnement</t>
   </si>
   <si>
     <t>ArbrORêves propose des ateliers intergénérationnels de bien-être par la Nature auprès d'un public fragilisé (handicapés, seniors, malades, aidants...) tout en sensibilisant les jeunes/enfants à la protection de la Nature.
 L'objectif est double :
 Apporter du mieux-être par le lien social, la reconnexion à la Nature et à soi, et l'apprentissage à la différence et l'importance de la préservation de l'environnement; en bref, au respect du vivant</t>
   </si>
   <si>
     <t>Nature et Santé</t>
   </si>
   <si>
     <t>1030 route des combes</t>
   </si>
   <si>
     <t>Saint-Thomas-en-Royans</t>
   </si>
   <si>
     <t>Atelier santé (expérience en Nature)</t>
   </si>
   <si>
     <t>Jeunes/Enfants et public fragilisés (malades, seniors, aidants, handicapés)</t>
   </si>
   <si>
     <t>Virginie</t>
   </si>
   <si>
     <t>GRASSIN</t>
   </si>
   <si>
     <t>Dirigeante</t>
   </si>
   <si>
     <t>grassin.virginie@gmail.com</t>
   </si>
   <si>
     <t>0625630778</t>
   </si>
   <si>
     <t>https://arbroreves.fr</t>
   </si>
   <si>
     <t>arkadarbre</t>
   </si>
   <si>
     <t>Structure au statut auto-entreprise.
-Une éducatrice sportive encadrante.
-[...5 lines deleted...]
-	Sensibilisation à l'Environnement.</t>
+Guide de Bain de Forêt et Praticienne en thérapie Forestière</t>
   </si>
   <si>
     <t>Commune, Départements</t>
   </si>
   <si>
     <t>Drôme Provençale</t>
   </si>
   <si>
     <t>75 chemin de Montluel</t>
   </si>
   <si>
     <t>Pont de Barret</t>
   </si>
   <si>
     <t>Bien-être</t>
   </si>
   <si>
-    <t>Individuels/Familles/Groupes</t>
+    <t>Instituts Médicaux éducatifs/Individuels/Groupes/</t>
   </si>
   <si>
     <t>Magali</t>
   </si>
   <si>
     <t>GREZ</t>
   </si>
   <si>
     <t>Chef d'entreprise</t>
   </si>
   <si>
     <t>arkadarbre@gmail.com</t>
   </si>
   <si>
     <t>0603100094</t>
   </si>
   <si>
     <t>https://arkadarbre.wordpress.com/</t>
-  </si>
-[...16 lines deleted...]
-    <t>04 69 85 52 91</t>
   </si>
   <si>
     <t>ARS Auvergne-Rhône-Alpes - Délégation départementale de la Drôme</t>
   </si>
   <si>
     <t>ARS ARA DD26</t>
   </si>
   <si>
     <t>L'Agence régionale de santé est l'interlocuteur unique des professionnels de santé et du médico-social, des services de l'Etat, des collectivités territoriales et des organismes gestionnaires sur tous les sujets de santé. Toutes ses actions sont conduites avec le soucis du dialogue et dans le respect des droits des usagers.
 Champs d'interventions en ESE :
 	Prévenir les risques &amp; promouvoir la santé dans les domaines de l'environnement, les maladies, les risques liés aux comportements.
 	Surveiller &amp; assurer la sécurité sanitaire des produits de santé, de la population, dans les établissements collectifs
 	Réceptionner et analyser les alertes présentant un risque pour la santé des habitants</t>
   </si>
   <si>
     <t>Ondes électromagnétiques, Air Extérieur, Environnement sonore, Changements climatiques, Aménagement du territoire, Eau, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>Drôme</t>
   </si>
   <si>
     <t>13, Avenue Maurice FAURE</t>
   </si>
   <si>
     <t>VALENCE</t>
   </si>
   <si>
     <t>Camille</t>
   </si>
   <si>
     <t>RANDON</t>
   </si>
   <si>
     <t>Référente en santé-environnement</t>
   </si>
   <si>
     <t>camille.randon@ars.sante.fr</t>
   </si>
   <si>
     <t>0426209156</t>
   </si>
   <si>
     <t>ARS Auvergne-Rhône-Alpes délégation de Haute-Savoie</t>
   </si>
   <si>
-    <t>ARS DT74</t>
+    <t>ARS ARA DT74</t>
   </si>
   <si>
     <t>L'Agence régionale de santé est l'interlocuteur unique des professionnels de santé et du médico-social, des services de l'Etat, des collectivités territoriales et des organismes gestionnaires sur tous les sujets de santé. Toutes ses actions sont conduites avec le soucis du dialogue et dans le respect des droits des usagers. </t>
   </si>
   <si>
     <t>7 rue Dupanloup</t>
   </si>
   <si>
     <t>ANNECY</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Plaidoyer</t>
   </si>
   <si>
     <t>Prévenir les risques &amp; promouvoir la santé dans les domaines de l’environnement, les maladies, les risques liés aux comportements</t>
   </si>
   <si>
     <t>Florence</t>
   </si>
   <si>
     <t>CHEMIN</t>
   </si>
   <si>
     <t>Chef de Pôle Santé Publique</t>
   </si>
   <si>
-    <t>04 26 20 93 61</t>
+    <t>ars-dt73-sante-environnement@ars.sante.fr</t>
   </si>
   <si>
     <t>https://www.auvergne-rhone-alpes.ars.sante.fr</t>
   </si>
   <si>
     <t>Artnatureconnexion</t>
   </si>
   <si>
+    <t>Autre</t>
+  </si>
+  <si>
     <t>Artnatureconnexion est un concept d'interventions proposées par Catherine Chulliat plasticienne scénographe : une approche artistique et corporelle pour se (re)connecter au monde naturel.à soi, aux autres, Un temps de recentrage en extérieur, d'expression, de partage pour développer notre intérêt pour le bien commun, affirmer notre conscience écologique et agir au quotidien.</t>
   </si>
   <si>
     <t>53 rue Saint Hubert</t>
   </si>
   <si>
     <t>Chaussan</t>
   </si>
   <si>
     <t>Interventions artistiques</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Adolescents (13-18 ans), Publics spécifiques (handicap, milieu fermé …), Tout public</t>
   </si>
   <si>
     <t>Catherine</t>
   </si>
   <si>
     <t>Chulliat</t>
+  </si>
+  <si>
+    <t>catherine.chulliat@gmail.com</t>
   </si>
   <si>
     <t>https://www.artnatureconnexion.com/</t>
   </si>
   <si>
     <t>Asder</t>
   </si>
   <si>
     <t>Basée à Chambéry, l'Asder intervient dans le champ de l'énergie et de l'éco construction. Elle accompagne notamment des particuliers, collectivités et copropriétés dans leurs projets de rénovation ou de construction.
 Un pôle formation propose plusieurs formations diplômantes dans le domaine du bâtiment et de l'énergie.</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>124 rue du bon vent</t>
   </si>
   <si>
+    <t>Information, communication, sensibilisation, Education, animation, médiation, Conseils, expertise, Ingénierie de projet, Animation de réseau, dialogue territorial, Formation</t>
+  </si>
+  <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Professionnels, Élus, Tout public</t>
   </si>
   <si>
     <t>Elio</t>
   </si>
   <si>
     <t>BRUCY</t>
   </si>
   <si>
     <t>Animateur énergie</t>
   </si>
   <si>
     <t>elio.brucy@asder.asso.fr</t>
   </si>
   <si>
     <t>https://www.asder.fr/</t>
   </si>
   <si>
     <t>Association Bise du Connest</t>
   </si>
   <si>
     <t>BDC</t>
   </si>
   <si>
     <t>L'objectif principal est la sensibilisation et la valorisation des patrimoines naturel, culturel et environnemental, pour tous les types de publics (EEDD).
@@ -939,139 +1004,57 @@
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Ingénierie de projet</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Tout public</t>
   </si>
   <si>
     <t>Scolaires et habitants</t>
   </si>
   <si>
     <t>Jean-Paul</t>
   </si>
   <si>
     <t>BIESSY</t>
   </si>
   <si>
     <t>Chargé de mission EEDD</t>
   </si>
   <si>
     <t>bise-du-connest@orange.fr</t>
   </si>
   <si>
     <t>0671050941</t>
   </si>
   <si>
-    <t>Association Conscience &amp; Impact Écologique</t>
-[...83 lines deleted...]
-  <si>
     <t>Association Consommation, Logement et Cadre de Vie 63</t>
   </si>
   <si>
     <t>CLCV 63</t>
+  </si>
+  <si>
+    <t>Autres associations</t>
   </si>
   <si>
     <t>La CLCV (Consommation, Logement et Cadre de Vie) est une association de consommateurs et d'usagers de biens et de services, qui se regroupent et agissent collectivement sur le cadre de vie.
 Nous proposons principalement des ateliers collectifs, des animations participatives, des réunions d'information et de sensibilisation en santé-environnement.
  </t>
   </si>
   <si>
     <t>Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>32, rue Gabriel Péri</t>
   </si>
   <si>
     <t>Résidence la Liberté</t>
   </si>
   <si>
     <t>Clermont-Ferrand</t>
   </si>
   <si>
     <t>Animation</t>
   </si>
   <si>
     <t>Pauline</t>
   </si>
   <si>
@@ -1250,53 +1233,50 @@
   <si>
     <t>Chargée de mission</t>
   </si>
   <si>
     <t>noemie@reseaumarguerite.org</t>
   </si>
   <si>
     <t>https://reseaumarguerite.org</t>
   </si>
   <si>
     <t>Association Semis à tout va...</t>
   </si>
   <si>
     <t>"Pour semer à tout va des graines d'envies nature, d'idées colorées et de projets communs"</t>
   </si>
   <si>
     <t>Semis à tout va... est une association d'éducation à l'environnement vers un développement durable. Basée dans le sud du département du Puy de Dôme, nous accompagnons des projets en lien avec la préservation de l'environnement, notamment par l'accompagnement de la création et animation de jardins à but pédagogique, thérapeutiques etc... Nous réalisons des ballades sensorielles et des ateliers de land art...Par l'approche sensible, sensorielle, artistique et tribale nous œuvrons à sensibiliser nos publics divers et variés.</t>
   </si>
   <si>
     <t>Puy de dôme</t>
   </si>
   <si>
     <t>20 rue du palais</t>
   </si>
   <si>
-    <t>Issoire</t>
-[...1 lines deleted...]
-  <si>
     <t>Education, animation, médiation</t>
   </si>
   <si>
     <t>Balades sensorielles, arts et nature, hortithérapie, jardin, ecopsychologie</t>
   </si>
   <si>
     <t>Julie</t>
   </si>
   <si>
     <t>Lan</t>
   </si>
   <si>
     <t>Animatrice et coordinatrice</t>
   </si>
   <si>
     <t>semisatoutva@gmail.com</t>
   </si>
   <si>
     <t>0622188926</t>
   </si>
   <si>
     <t>Atmo Auvergne-Rhône-Alpes</t>
   </si>
   <si>
     <t>Atmo Auvergne-Rhône-Alpes est l'expert de référence sur l'air en région Auvergne-Rhône-Alpes. Organisme d'intérêt général, il réunit l'ensemble des acteurs régionaux engagés dans la surveillance, la communication sur l'air et la mise en œuvre d'actions conduisant à son amélioration.
@@ -1341,50 +1321,53 @@
   </si>
   <si>
     <t>Mon objectif principal est de remettre les personnes en contact direct avec la nature, recréer ce lien à travers le corps et les émotions, grâce à des propositions d'animations et activités de reconnexion, avec des approches ludiques, artistiques, et sensorielles.
 Accompagner et faire vivre des expériences de nature !</t>
   </si>
   <si>
     <t>Vallons et Monts du Lyonnais, Ouest Lyonnais, Rhône, Loire</t>
   </si>
   <si>
     <t>675 chemin de Pragrand</t>
   </si>
   <si>
     <t>SOUZY</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Élus, Salariés, Tout public</t>
   </si>
   <si>
     <t>tout public : individuels, groupes, familles, associations, entreprises, institutions, centre médico-sociaux, EVJF, agence d'éco-tourisme (slow tourisme),  à partir de 18 mois jusqu'au grand âge</t>
   </si>
   <si>
     <t>Sylvie</t>
   </si>
   <si>
     <t>ALLINE</t>
+  </si>
+  <si>
+    <t>sylvie.alline@gmail.com</t>
   </si>
   <si>
     <t>Bièvre Liers Environnement</t>
   </si>
   <si>
     <t>BLE</t>
   </si>
   <si>
     <t>Notre association intervient sur une partie de la plaine de Bièvre (communes faisant partie de Bièvre Isère Communauté et quelques communes limitrophes des intercommunalités voisines) et sur l'ensemble des communes de la plaine du Liers.
 Nos champs d'action sont multiples, de l'éducation à la veille écologique en passant par la participation à la construction des politiques publiques locales et la sauvegarde de l'environnement.
 BLE est membre de FNE Isère (France Nature Environnement) et du GRAINE Auvergne Rhône-Alpes et de SERA (Santé Environnement Auvergne Rhône-Alpes).</t>
   </si>
   <si>
     <t>Nature et Santé, Santé-Environnement</t>
   </si>
   <si>
     <t>département de l'Isère pour la référence ESE et Bièvre Isère Communauté pour le reste des missions</t>
   </si>
   <si>
     <t>Salle du Dauphiné 1190 Route des Alpes</t>
   </si>
   <si>
     <t>Saint-Hilaire-de-la-Côte</t>
   </si>
   <si>
@@ -1438,50 +1421,102 @@
   <si>
     <t>777 route des fromentaux</t>
   </si>
   <si>
     <t>retournac</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Adolescents (13-18 ans), Famille, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
   </si>
   <si>
     <t>Stéphanie</t>
   </si>
   <si>
     <t>Roy</t>
   </si>
   <si>
     <t>animatrice coordinatrice</t>
   </si>
   <si>
     <t>bionheur.en.herbe@gmail.com</t>
   </si>
   <si>
     <t>06.49.32.51.74</t>
   </si>
   <si>
+    <t>Biophilia</t>
+  </si>
+  <si>
+    <t>Biophilia propose un agenda d'ateliers collectifs dynamisants, des formations, des conférences Et des accompagnements individuels pour vivre vos bascules en profondeur et permettre que le monde tourne plus rond.
+Biophilia accompagne grâce à trois approches organiques (qui soutiennent le déploiement de la vie) :
+- le Travail qui relie selon Joanna Macy (ateliers collectifs pour faire émerger et impulser des projets)
+- la maïeusthésie (approche thérapeutique), pour des accompagnements individuels
+- le Dragon Dreaming (rêve du dragon) pour co-créer des projets, une politique RSE, etc.</t>
+  </si>
+  <si>
+    <t>Nature et Santé, Changements climatiques, Santé-Environnement</t>
+  </si>
+  <si>
+    <t>Commune, Départements, Interdépartemental, Régions, Autres (National, Europe)</t>
+  </si>
+  <si>
+    <t>Principalement vers Grenoble, AURA et sud-est. En ligne également. Possible dans d'autres régions et en Italie.</t>
+  </si>
+  <si>
+    <t>route du mas Montacol</t>
+  </si>
+  <si>
+    <t>La Combe de Lancey</t>
+  </si>
+  <si>
+    <t>Accompagnement en développement sociétal.</t>
+  </si>
+  <si>
+    <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Professionnels, Élus, Salariés, Tout public</t>
+  </si>
+  <si>
+    <t>Personnes sensibles (vivant de l'éco-anxiété notamment) souhaitant que le monde tourne plus rond.</t>
+  </si>
+  <si>
+    <t>Géraldine</t>
+  </si>
+  <si>
+    <t>Siméon</t>
+  </si>
+  <si>
+    <t>Fondatrice</t>
+  </si>
+  <si>
+    <t>contact@biophilia.fr</t>
+  </si>
+  <si>
+    <t>0631648885</t>
+  </si>
+  <si>
+    <t>https://biophilia.fr/</t>
+  </si>
+  <si>
     <t>Ça commence par moi</t>
   </si>
   <si>
     <t>CCPM</t>
   </si>
   <si>
     <t>L'association Ça commence par moi a été créée par Julien Vidal en 2017 pour porter une écocitoyenneté ambitieuse et rayonnante avec notamment un site Web qui référence plus de 400 actions écologiques et solidaires pour transformer vos modes de vie ainsi que des outils pour mobiliser massivement votre entourage.
 L'association donne aussi accès à du contenu pédagogique (vidéos, podcasts, articles, etc.) pour mieux s'approprier ces sujets complexes et mouvants afin de donner un plus grand sentiment de légitimité à celles et ceux qui veulent agir sans attendre.
 → www.cacommenceparmoi.org.
 Au fur et à mesure de l'évolution du projet, le besoin fort des Françaises et des Françaises pour les nouveaux récits s'est fait ressentir et c'est dans ce cadre qu'est né le podcast 2030 Glorieuses en 2020. Son objectif : mettre en avant les acteurs du monde de demain.
 Fort de cette expérience, l'atelier 2030 Glorieuses a été développer pour redonner aux Françaises et aux Français le goût de l'avenir. Après avoir été financé par une campagne de financement participatif mené avec succès sur la plateforme Zeste en 2021 grâce au soutien de 316 contributrices et contributeurs et aux retours élogieux des centaines de personnes qui ont voyagé en 2030 Glorieuses grâce à lui, nous avons décidé de l'éditer avec l'appui des Éditions Jouvence pour le déployer auprès d'un public plus large.
 Aujourd'hui, le projet 2030 Glorieuses est développé à plein temps par Julien Vidal et Arthur Lanter. La communauté des guides de voyage en 2030 Glorieuses est en pleine extension avec des centaines de personnes mobilisées partout en France et des milliers de personnes qui ont l'opportunité de vivre ce voyage utopiste.
 → www.2030glorieuses.org.</t>
   </si>
   <si>
     <t>Changements climatiques</t>
   </si>
   <si>
     <t>Europe</t>
   </si>
   <si>
     <t>9bis Route de Vienne</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Élus, Salariés</t>
@@ -1513,51 +1548,51 @@
 	des animations environnementales,
 	des classes de découverte,
 	des séjours de vacances,
 	des formations bafa,
 	de l'expertise environnementale,
 	accueil de groupes,
 	week-end famille,
 	séminaires entreprises,
 	voyages d'études (BTS, Licence,...)
 Le CAP Tronçais mène de nombreuses actions d'éducation à l'environnement depuis plusieurs années et notamment des actions d'information et de sensibilisation sur la thématique « santé et environnement » et plus spécifiquement sur la qualité de l'air intérieur et les risques sanitaires environnementaux.
 Ces actions sont réalisées grâce au soutien et au financement de l'Agence Régionale de Santé Auvergne-Rhône-Alpes (ARS) sur l'ensemble des bassins de santé du département de l'Allier (Moulins, Montluçon, Vichy).</t>
   </si>
   <si>
     <t>Nature et Santé, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>14 avenue Nicolas Rambourg</t>
   </si>
   <si>
     <t>03360</t>
   </si>
   <si>
     <t>Saint-Bonnet-Tronçais</t>
   </si>
   <si>
-    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Tout public, Professionnels, Élus, Tout public</t>
+    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Élus, Tout public</t>
   </si>
   <si>
     <t>Sébastien</t>
   </si>
   <si>
     <t>DENIZOT</t>
   </si>
   <si>
     <t>Technicien Animateur Environnement</t>
   </si>
   <si>
     <t>cap.troncais@orange.fr</t>
   </si>
   <si>
     <t>04 70 09 00 23</t>
   </si>
   <si>
     <t>http://www.patro.fr</t>
   </si>
   <si>
     <t>Catalyse</t>
   </si>
   <si>
     <t>Association CATALYSE : Facilitons le changement
 Une catalyse rend un changement possible ou plus rapide. On a choisi ce nom parce que cette association est rassemblée dans le but de faciliter l'accès à l'autonomie énergétique et des ressources (eau, fertilisants, aliments, matériaux, etc).
@@ -1572,60 +1607,63 @@
 Cycles d'animations en Éducation au Monde et aux Autres en milieu scolaire, Ateliers pratiques et initiations pour adultes, Jeux pour jeunes et moins jeunes, Spectacles (Conférences gesticulées), Stands de démonstration d'alternatives, Accompagnements techniques personnalisés, Enseignement
 Thématiques privilégiées: Énergie-Climat, Alimentation, Agriculture</t>
   </si>
   <si>
     <t>Changements climatiques, Alimentation et Agriculture, Eau, Déchets</t>
   </si>
   <si>
     <t>Commune, Intercommunalité, Départements, Régions, Autres (National, Europe)</t>
   </si>
   <si>
     <t>France entière, focus sur Rhône-Alpes</t>
   </si>
   <si>
     <t>13bis rue Montplaisir</t>
   </si>
   <si>
     <t>Valence</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Conseils, expertise, Formation, Autre</t>
   </si>
   <si>
     <t>Spectacle, Vulgarisation, Accompagnement technique</t>
   </si>
   <si>
-    <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Tout public, Professionnels, Élus, Salariés, Tout public</t>
+    <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Professionnels, Élus, Salariés, Tout public</t>
   </si>
   <si>
     <t>Jérémy "Job"</t>
   </si>
   <si>
     <t>Guendouz</t>
   </si>
   <si>
     <t>animateur</t>
+  </si>
+  <si>
+    <t>gestion.catalyse@gmail.com</t>
   </si>
   <si>
     <t>0612402882</t>
   </si>
   <si>
     <t>http://asso-catalyse.fr</t>
   </si>
   <si>
     <t>CAUE de Haute-Savoie</t>
   </si>
   <si>
     <t>CAUE 74</t>
   </si>
   <si>
     <t>Le CAUE de Haute-Savoie a pour objet la promotion de la qualité architecturale, urbaine, paysagère et environnementale. Il assume des missions de service public au bénéfice des collectivités locales et des particuliers, avec les professionnels du cadre de vie. Le CAUE conseille et accompagne les élus dans leurs projets d'aménagement et de construction et organise de nombreuses formations à leur attention et pour les professionnels.
 L'îlot-S est un lieu vivant, ouvert à tous, où l'on explore, crée, transmet, expérimente et partage. Au travers d'expositions, de conférences, de visites, de publications, de manifestations culturelles et d'actions pour le jeune public, nous cherchons à initier le débat, à proposer des regards, en créant des projets qui inspirent autant qu'ils donnent les moyens à chacun de comprendre le territoire contemporain et d'anticiper celui de demain.</t>
   </si>
   <si>
     <t>Changements climatiques, Aménagement du territoire, Eau</t>
   </si>
   <si>
     <t>7 esplanade Paul Grimault</t>
   </si>
   <si>
     <t>Annecy</t>
@@ -1636,87 +1674,93 @@
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Professionnels, Élus, Tout public</t>
   </si>
   <si>
     <t>Léa</t>
   </si>
   <si>
     <t>Mabille</t>
   </si>
   <si>
     <t>Conseillère pédagogie</t>
   </si>
   <si>
     <t>lea.mabille@caue74.fr</t>
   </si>
   <si>
     <t>04 50 88 21 10</t>
   </si>
   <si>
     <t>https://ilot-s.caue74.fr/</t>
   </si>
   <si>
     <t>CCAS de Givors - Service Santé</t>
   </si>
   <si>
+    <t>Structure d'animation / loisirs</t>
+  </si>
+  <si>
     <t>Etablissement public autonome</t>
   </si>
   <si>
     <t>Service santé du Centre Communal d'Action Sociale</t>
   </si>
   <si>
     <t>Nature et Santé, Alimentation et Agriculture, Santé-Environnement</t>
   </si>
   <si>
     <t>Commune</t>
   </si>
   <si>
     <t>Givors</t>
   </si>
   <si>
     <t>Place Jean Jaurès</t>
   </si>
   <si>
     <t>GIVORS</t>
   </si>
   <si>
     <t>Stéphane</t>
   </si>
   <si>
     <t>Bienvenue</t>
   </si>
   <si>
     <t>Responsable service santé</t>
   </si>
   <si>
     <t>stephane.bienvenue@ville-givors.fr</t>
   </si>
   <si>
     <t>Centre Hospitalier Métropole Savoie</t>
   </si>
   <si>
     <t>CHMS</t>
+  </si>
+  <si>
+    <t>Structure de soins</t>
   </si>
   <si>
     <t>Centre Hospitalier</t>
   </si>
   <si>
     <t>L'Unité transversale d'éducation du patient (UTEP) du CHMS est composée de deux médecins et d'une infirmière.
 Elle a pour missions :
 	accompagnement méthodologique,
 	aide dans la rédaction des dossiers de déclaration des programmes d'éducation thérapeutique du patient (ETP),
 	accompagnement des équipes pour les évaluations annuelles et quadriennales,
 	formation (formation de 40h, sensibilisation...),
 	veille documentaire ETP,
 	centre ressource en ETP pour tout le département de la Savoie,
 	animation du « COPIL ETP » pour les professionnels hospitaliers du GHT et libéraux du département,
 	promotion de l'ETP dans tout le département de la Savoie
 	promotion de la place des patients « partenaires » dans les programmes d'ETP
 	travail en collaboration avec l'IREPS et la MRSS
 	collaboration étroite avec les autres UTEPs de la région et l'ARS.
 	...
 Depuis peu, elle élargit ses missions à la promotion de la santé sur l'accompagnement méthodologique des équipes, le lien avec la direction, les sources de financements externes éventuels... en collaboration avec l'IREPS 73.</t>
   </si>
   <si>
     <t>Publics hospitaliers pour la promotion de la santé (en partenariat avec l'IREPS 73), public ville-hôpital pour l'éducation thérapeutique</t>
   </si>
   <si>
@@ -1731,63 +1775,57 @@
   <si>
     <t>Anouk</t>
   </si>
   <si>
     <t>GACHET</t>
   </si>
   <si>
     <t>Médecin</t>
   </si>
   <si>
     <t>anouk.gachet@ch-metropole-savoie.fr</t>
   </si>
   <si>
     <t>0479965050</t>
   </si>
   <si>
     <t>http://www.ch-metropole-savoie.fr</t>
   </si>
   <si>
     <t>CENTRE INTERCOMMUNAL D'ACTION SOCIALE DU PAYS VOIRONNAIS</t>
   </si>
   <si>
     <t>CIAS</t>
   </si>
   <si>
-    <t>Collectivité locale</t>
-[...1 lines deleted...]
-  <si>
     <t>La collectivité porte un projet "santé-environnement" soutenu par l'ARS. 
 Il est coordonné par le service Enfance, Jeunesse, Prévention, Santé du CIAS du Pays voironnais qui anime un groupe de travail interne à la collectivité, auquel 5 autres services participent : gestion des déchets ; énergie et environnement ; agriculture, forêt et développement rural ; mobilités.
 Les services proposent des actions en direction d'Elus, d'usagers et de professionnels : Cycles de conférences (thèmes : santé environnement, qualité de l'air, alimentation, ...) ; goûters "circuits courts" ; sensibilisation à l'utilisation de textiles sanitaires lavables ; action "mobilités actives" ; jardins partagés ; campagne de sensibilisation c'est possible.net. ; communication et sensibilisation "ambroisie" et "moustiques tigres", ...
  </t>
   </si>
   <si>
     <t>Air Extérieur, Alimentation et Agriculture, Déchets, Santé-Environnement</t>
-  </si>
-[...1 lines deleted...]
-    <t>Intercommunalité</t>
   </si>
   <si>
     <t>Pays Voironnais</t>
   </si>
   <si>
     <t>40 RUE MAINSSIEUX</t>
   </si>
   <si>
     <t>VOIRON</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Animation de réseau, dialogue territorial</t>
   </si>
   <si>
     <t>Muzafera</t>
   </si>
   <si>
     <t>MURATOVIC</t>
   </si>
   <si>
     <t>Chargée de coopération</t>
   </si>
   <si>
     <t>muzafera.muratovic@paysvoironnais.com</t>
   </si>
@@ -1846,157 +1884,154 @@
     <t>La Maison de l'Eau et de l'Environnement, labellisée Centre Permanent d'Initiatives pour l'Environnement des Monts du Pilat (CPIE des Monts du Pilat), est une association qui a pour objet de favoriser l'éducation a l'environnement et le développement durable du territoire. 
 Elle réalise sa mission à travers la sensibilisation et l'éducation de tous à l'environnement (animations scolaires et classes natures, sorties grand public, formations d'élus et techniciens, création d'outils pédagogiques...) et l'accompagnement pour le développement durable du territoire ( construction du dialogue territorial par la concertation et les démarches participatives, animation de réseaux d'acteurs, de programmes de sciences participatives, assistance au développement de politiques éducatives...). 
 Elle a la particularité de gérer un centre d'hébergement de groupes ouvert à tout public (scolaires, particuliers, professionnels...). 
 La raison d'être de l'association est d'œuvrer à faciliter les interactions de l'écosystème Humain/Nature dans leurs respects complets. Les valeurs de bienveillance, respect, partage, confiance et liberté sont présentes dans tous ses domaines d'action. L'expérimentation, l'innovation et la créativité sont utilisées comme outil de référence afin de favoriser les initiatives :
        - en interne : dans le fonctionnement propre de la structure
        - en externe:  dans l'exercice de ses activités
 L'accompagnement et l'Implication sont ses deux moyens d'actions privilégiés.
 Le CPIE met en place des actions de sensibilisation, de formation, d'accompagnement de collectivités sur des thématiques liées à la prévention santé-environnement, comme l'alimentation, l'eau, le jardinage et les produits phytosanitaires, les tiques et les maladies vectorielles et l'ambroisie à feuilles d'armoise et les allergies au pollen.</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Alimentation et Agriculture, Eau, Santé-Environnement</t>
   </si>
   <si>
     <t>Territoire d'intervention privilégié : Parc naturel régional du Pilat élargi. Mais interventions également sur l'ensemble du département de la Loire pour certains projets (Santé-Environnement par exemple).</t>
   </si>
   <si>
     <t>405 chemin des Forêts</t>
   </si>
   <si>
     <t>Marlhes</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Animation de réseau, dialogue territorial, Formation</t>
   </si>
   <si>
-    <t>Enfants (7-12 ans), Famille, Tout public, Professionnels, Tout public</t>
+    <t>Enfants (7-12 ans), Famille, Professionnels, Tout public</t>
   </si>
   <si>
     <t>Emilie</t>
   </si>
   <si>
     <t>Moine</t>
   </si>
   <si>
     <t>Co-directrice</t>
   </si>
   <si>
     <t>emilie.moine@cpie-pilat.fr</t>
   </si>
   <si>
     <t>0477400140</t>
   </si>
   <si>
     <t>http://www.cpiedupilat.fr</t>
   </si>
   <si>
     <t>Centre pour l'Environnement et le Développement des Energies Renouvelables</t>
   </si>
   <si>
     <t>CEDER</t>
   </si>
   <si>
     <t>Le CEDER (Centre pour l'Environnement et le Développement des Énergies Renouvelables), reconnu Espace FRANCE RENOV' porté par les Régions Auvergne Rhône-Alpes, Provence-Alpes-Côte d'Azur et les collectivités locales pour prodiguer des conseils gratuits et objectifs auprès des particuliers (énergie, habitat, consommation…).
 Il accompagne également dans leurs projets les autres maîtres d'ouvrage tels que collectivités, copropriétés, hébergeurs touristiques…
 Le CEDER agit concrètement par la mise en place d'actions de sensibilisation auprès de tous les publics tels que l'organisation de la foire éco biologique Naturellement !, balades thermographiques, visites de sites exemplaires, ateliers éco consommation, animations pédagogiques…
 L'association diffuse de l'information sur les éco procédés et propose des réflexions communes sur les grands changements environnementaux.
 Le CEDER accompagne les porteurs de projets à toutes les étapes de leur projet.</t>
   </si>
   <si>
-    <t>Nature et Santé, Changements climatiques, Santé-Environnement</t>
-[...1 lines deleted...]
-  <si>
     <t>Intercommunalité, Interdépartemental</t>
   </si>
   <si>
     <t>Drôme provençale et haut Vaucluse</t>
   </si>
   <si>
     <t>15 avenue Paul Laurens</t>
   </si>
   <si>
     <t>Nyons</t>
   </si>
   <si>
     <t>Famille, Professionnels, Tout public</t>
   </si>
   <si>
     <t>Perrine</t>
   </si>
   <si>
     <t>Dyon</t>
   </si>
   <si>
     <t>Chargée de projet éco consommation</t>
   </si>
   <si>
     <t>p.dyon@ceder-provence.org</t>
   </si>
   <si>
     <t>04 75 26 22 53</t>
   </si>
   <si>
     <t>https://www.ceder-provence.org/</t>
   </si>
   <si>
     <t>Centre Régional de Coordination des Dépistages des Cancers Auvergne Rhône Alpes</t>
   </si>
   <si>
     <t>CRCDC AuRA</t>
   </si>
   <si>
-    <t>Le Centre Régional de Coordination des Dépistages des Cancers Auvergne-Rhône-Alpes (CRCDC AuRA) association loi 1901 dont le siège est à St Etienne est né le 1/01/2019 de la fusion ou reprise des 10 structures départementales préexistantes. Il est missionné par le Ministère de la Santé pour organiser, informer, mettre en œuvre les programmes de dépistage des cancers du Sein, Colorectal, Col de l'Utérus et sensibilise tant la population cible (hommes de 50 à 74 ans et femmes de 25 à 74 ans) que les professionnels de santé. La stratégie de promotion des dépistages mise en place vise à augmenter sur les territoires les moins participants, les taux de réalisation des examens proposés (mammographie, frottis, test HPV, test immunologique) et à réduire les inégalités d'accès au dépistage des publics vulnérables. Le CRCDC AuRA est financé par l'Etat via l'Agence Régionale de Santé (ARS), l'Assurance Maladie, et des collectivités (Départements du Rhône, Métropole de Lyon et Haute-Savoie). Son effectif régional de près de 100 salariés dont 8 médecins coordonnateurs est gouverné par le Bureau et une équipe opérationnelle composée d'un Médecin Directeur, un Directeur Administratif et Financier et de référents par programme ou secteur d'activité (Data Management, Assurance Qualité, Informatique, Communication).</t>
+    <t>Le Centre Régional de Coordination des Dépistages des Cancers Auvergne-Rhône-Alpes (CRCDC AuRA) association loi 1901 dont le siège est à St Etienne est né le 1/01/2019 de la fusion ou reprise des 10 structures départementales préexistantes. Il est missionné par le Ministère de la Santé pour organiser, informer, mettre en œuvre les programmes de dépistage des cancers du Sein, Colorectal, Col de l'Utérus et sensibilise tant la population cible (hommes de 50 à 74 ans et femmes de 25 à 74 ans) que les professionnels de santé. La stratégie de promotion des dépistages mise en place vise à augmenter sur les territoires les moins participants, les taux de réalisation des examens proposés (mammographie, frottis, test HPV, test immunologique) et à réduire les inégalités d'accès au dépistage des publics vulnérables. Le CRCDC AuRA est financé par l'Etat via l'Agence Régionale de Santé (ARS), l'Assurance Maladie, et des collectivités (Départements du Rhône, Métropole de Lyon et Haute-Savoie). Son effectif régional de près de 110 salariés dont 8 médecins coordonnateurs est gouverné par le Bureau et une équipe opérationnelle composée d'un Médecin Directeur, un Directeur Administratif et Financier et de référents par programme ou secteur d'activité (Data Management, Assurance Qualité, Informatique, Communication).</t>
   </si>
   <si>
     <t>Commune, Intercommunalité, Départements, Régions</t>
   </si>
   <si>
     <t>58 rue Robespierre</t>
   </si>
   <si>
     <t>ST ETIENNE</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Formation</t>
   </si>
   <si>
-    <t>Tout public, Professionnels, Salariés, Publics spécifiques (handicap, milieu fermé …)</t>
+    <t>Professionnels, Salariés, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
   </si>
   <si>
     <t>Hommes et femmes de 50 à 74 ans pour le dépistage colorectal - Femmes de 50 à 74 ans pour le dépistage du cancer du sein - Femmes de 25 à 65 ans pour le dépistage des cancers du col utérin</t>
   </si>
   <si>
-    <t>Jocelyne</t>
-[...2 lines deleted...]
-    <t>CHEVALLIER</t>
+    <t>Charles</t>
+  </si>
+  <si>
+    <t>Sourice</t>
   </si>
   <si>
     <t>Responsable Communication</t>
   </si>
   <si>
-    <t>jocelyne.chevallier@depistagecanceraura.fr</t>
+    <t>charles.sourice@depistagecanceraura.fr</t>
   </si>
   <si>
     <t>04 76 41 25 25</t>
   </si>
   <si>
     <t>https://www.depistagecanceraura.fr</t>
   </si>
   <si>
     <t>Centre social Condorcet</t>
   </si>
   <si>
     <t>Créée par et pour les habitants, l'association « CENTRE SOCIAL CONDORCET » met en œuvre un projet social : lieu intergénérationnel d'écoute, d'entraide et de soutien, ainsi que d'animation sur le quartier du Parc. Il est ouvert par ailleurs aux autres quartiers de la ville et aux autres communes.
 L'association « CENTRE SOCIAL CONDORCET » est ouverte à tous et a pour but :
 	De mener une action globale destinée à toutes les générations (petite enfance, enfance, jeunesse, adulte)
 	    De lutter contre les exclusions
 	    D'aider les familles dans leur vie quotidienne et dans leur rôle de parents
 	    D'animer la vie sociale
 	    De favoriser les actions de solidarité, la cohésion sociale, la convivialité, le vivre ensemble
 	    De développer des actions de prévention
 	    De promouvoir la culture et offrir à tous des loisirs
 Activités :
 	Une cuisinière cuisine sur place avec les produits de saison et provenant de producteurs locaux (légumes, œufs, viande, fromage…) pour les enfants du multi-accueil et du centre de loisirs
 	Tri des déchets (en cuisine ou sur les différents ateliers), utilisation d'un compost
 	Un jardin pédagogique naturel ouvert aux adhérents sur les terres de Bio-cultura (exploitation maraichère à vocation d'insertion sociale et professionnelle) cela permet d'être en lien avec la nature et d'apprendre à la respecter. Enfants et adultes se sont appropriés le jardin et cultivent ensemble la terre.
 	Un espace d'herbes aromatiques au centre social
@@ -2022,318 +2057,342 @@
   <si>
     <t>JUSTINE</t>
   </si>
   <si>
     <t>CHAPPARD</t>
   </si>
   <si>
     <t>Conseillère ESF</t>
   </si>
   <si>
     <t>cscondorcet-justine@laposte.net</t>
   </si>
   <si>
     <t>0477449045</t>
   </si>
   <si>
     <t>http://www.centresocialcondorcet.com</t>
   </si>
   <si>
     <t>Centre Social de Montbrison</t>
   </si>
   <si>
     <t>CSM</t>
   </si>
   <si>
+    <t>Structure préventive et sociale</t>
+  </si>
+  <si>
     <t>Un lieu de rencontres, créateur de lien entre nous, un lieu de mixité sociale et culturelle où règne un esprit de laïcité, de tolérance, de solidarité, où ces valeurs fondatrices sont à protéger. 
 Notre association  Loi 1901, Centre Social de Montbrison , fonctionne grâce à un grand nombre de bénévoles investis à  des degrés divers : coup de main ponctuel ou apport d'idées, animation d'activités ou tenue de permanence le samedi matin , participation aux instances ( groupe de réflexion sur un thème particulier, commissions ,conseil d'administration) ou portage de livres à domicile, aide au grand ménage nettoyage ou aide aux devoirs.                                                                              
 Chaque bénévole peut trouver sa place au Centre Social et s'investir selon ses envies, ses compétences, ses disponibilités … le degré d'engagement restant libre et pouvant évoluer dans le temps.
 Chacun peut franchir librement la porte du Centre Social simplement pour venir rencontrer du monde en buvant un café, lire le journal, pratiquer la ou les activités de son choix ou participer à une animation (soirée spectacle ou conférence, après-midi du dimanche)
 Si votre curiosité est aiguisée, nous vous invitons à venir rencontrer les salariés, les bénévoles à l'accueil ou dans les couloirs ou nous contacter par téléphone ou par mail.
 N'hésitez pas à rejoindre les 1300 familles adhérentes ou mieux encore, l'équipe des 250 bénévoles.
 Le Centre Social de Montbrison est composé de deux commissions santé :
 - Une commission santé "interne" avec des bénévoles réfléchissant au quotidien sur les actions santé à promouvoir auprès du public.
 - Une commission santé "partenaires" composée  d'une quinzaine d'acteurs proposant des actions variées sur la santé et des ateliers "je prends soin de moi" .
 Cette année une soirée d'information sur le thème du sommeil avec un médecin spécialiste de ces questions.
 Des ateliers "je prend soin de moi" sur les bienfaits de l'aloé vera, les vertus des médecines complémentaires, sur les activités physiques adaptées de plein air...
 Des animations culinaires avec le groupe des paniers solidaires ,en collaboration avec le CILDEA du réseau jardin de Cocagne.</t>
   </si>
   <si>
     <t>Montbrisonnais</t>
   </si>
   <si>
     <t>13, Place Pasteur</t>
   </si>
   <si>
     <t>Montbrison</t>
   </si>
   <si>
     <t>Grivot</t>
   </si>
   <si>
     <t>Marilyne</t>
   </si>
   <si>
     <t>Chargée de développement</t>
   </si>
   <si>
     <t>uva.forez@gmail.com</t>
   </si>
   <si>
     <t>0477960943</t>
   </si>
   <si>
     <t>http://csm.montbrison42.fr</t>
   </si>
   <si>
     <t>CENTRE SOCIAL SOLEIL LEVANT</t>
   </si>
   <si>
     <t>CSSL</t>
   </si>
   <si>
-    <t>Structure d'animation / loisirs</t>
-[...1 lines deleted...]
-  <si>
     <t>Le Centre Social Soleil Levant mène des actions collectives de sensibilisation à l'environnement, des évènements à l'échelle du quartier et/ou de la ville pour promouvoir des valeurs de solidarité, de tolérance, de convivialité. Des activités régulières sont proposées pour les enfants et les adultes.</t>
   </si>
   <si>
     <t>20 RUE DES AUBEPINES</t>
   </si>
   <si>
     <t>FIRMINY</t>
   </si>
   <si>
-    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Tout public, Tout public</t>
-[...1 lines deleted...]
-  <si>
     <t>Céline</t>
   </si>
   <si>
     <t>VERICEL</t>
   </si>
   <si>
     <t>REFERENTE FAMILLES</t>
   </si>
   <si>
     <t>animationsfamilles@cssl.info</t>
   </si>
   <si>
     <t>0477562309</t>
   </si>
   <si>
     <t>https://soleillevant.centres-sociaux.fr/</t>
   </si>
   <si>
     <t>Centre Socioculturel l'Equipage et Point info santé</t>
   </si>
   <si>
     <t>Centre social associatif, nous proposons des services et activités multiples, de la petite enfance à l'avancée en âge. Nous sommes également depuis plus de 10 ans, reconnus comme Point Info Santé, en proposant des séances en milieu scolaire ou en dehors, sur des thématiques diverses: alimentation, addictions, sexualité et relation amoureuse; etc.</t>
   </si>
   <si>
     <t>Forez est</t>
   </si>
   <si>
     <t>16 RUE DE ST GALMIER</t>
   </si>
   <si>
     <t>CHAZELLES SUR LYON</t>
   </si>
   <si>
     <t>tout public</t>
   </si>
   <si>
     <t>PAULINE</t>
   </si>
   <si>
     <t>BRAGA</t>
   </si>
   <si>
     <t>directrice</t>
+  </si>
+  <si>
+    <t>csx.chazelles@wanadoo.fr</t>
   </si>
   <si>
     <t>https://www.lequipage.centres-sociaux.fr</t>
   </si>
   <si>
     <t>Chaire HOPE</t>
   </si>
   <si>
     <t>Chaire de recherche</t>
   </si>
   <si>
     <t>La chaire HOPE portée par la Fondation Grenoble INP a été inaugurée en septembre 2018. Elle a pour objet d'innover au service de la lutte contre la précarité énergétique en mobilisant les acteurs des mondes académiques, économiques et politiques. Les travaux de la chaire sont de deux natures : un axe recherche et un axe applicatif.
 L' axe « recherche » a pour objectif d'approfondir la connaissance de la précarité énergétique à travers différentes thématiques :
 	Approfondir la connaissance des dispositifs et acteurs existants et contribuer à une compréhension collective de ce qui fonctionne ou ne fonctionne pas bien sur le terrain.
 	Elargir la connaissance sur la précarité énergétique en étudiant des domaines encore peu explorés comme le lien de causalité entre précarité énergétique et santé ou encore précarité énergétique et mobilité. Cela permet de promouvoir le décloisonnement par une approche systémique.
 	Stimuler l'innovation au sens large : technologique, organisationnelle, financière, juridique, comportementale, etc.
 L' axe « applicatif » doit permettre à des acteurs d'imaginer de nouvelles modalités d'actions pour faire face au phénomène. Ce deuxième axe est exploré de différentes manières : 
 	Par la mobilisation d'étudiants au travers de projets académiques qui aboutissent à la proposition d'outils et de méthodes à destination des professionnels de terrain.
 	Par la participation à des évènements, à des initiatives ou à des projets partenaires en diffusant les résultats de recherche.
 	Par le test et la co-construction d'outils avec des citoyens et des acteurs locaux
 	Par l'essaimage et la diffusion de bonnes pratiques auprès des acteurs locaux et nationaux</t>
   </si>
   <si>
     <t>Aménagement du territoire, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>Commune, Intercommunalité, Autres (National, Europe)</t>
   </si>
   <si>
     <t>46 avenue Félix Viallet</t>
   </si>
   <si>
+    <t>Grenoble</t>
+  </si>
+  <si>
     <t>Information, communication, sensibilisation, Conseils, expertise, Animation de réseau, dialogue territorial</t>
   </si>
   <si>
     <t>Jeunes (12-25 ans), Famille, Professionnels, Tout public</t>
   </si>
   <si>
     <t>Régis</t>
   </si>
   <si>
     <t>Largillier</t>
   </si>
   <si>
     <t>Titulaire de la chaire</t>
   </si>
   <si>
     <t>regis.largillier@fondation.grenoble-inp.fr</t>
   </si>
   <si>
     <t>Collectif Eduquer Dehors 69</t>
   </si>
   <si>
     <t>CED 69</t>
+  </si>
+  <si>
+    <t>Collectif interassociations</t>
   </si>
   <si>
     <t>Le Collectif Éduquer Dehors 69 regroupe 9 associations de différents domaines de l'éducation à l'environnement, de l'éducation populaire et de la promotion de la santé. Le Collectif accompagne les acteurs éducatifs de la Métropole de Lyon et du département du Rhône vers le développement de la pratique du dehors. 
 Aujourd'hui existe une vraie prise de conscience parmi les équipes pédagogiques de la nécessité de se lier et de s'ancrer au vivant. 
 Dans cette perspective, et forts de la pluralité de ses acteurs, le Collectif Éduquer Dehors 69 accompagne les équipes pédagogiques dont les enseignant.es, les collectivités et les acteurs du lien social et familial dans le déploiement de l'éducation dehors.
 Chaque association membre du collectif accompagne historiquement différents publics et acteurs de l'éducation notamment des enseignant.es à travers des actions éducatives en extérieur, par, avec et pour la nature.
 L'ensemble des structures a déjà travaillé avec d'autres associations du collectif et/ou fait partie des réseaux territoriaux d'éducation à l'environnement.
 Les associations membres du collectif :
 	Arthropologia
 	Ceux-ci Cela
 	France Nature Environnement Rhône
 	La Méandre
 	Ligue de Protection des Oiseaux
 	Maison de l'Environnement de la Métropole de Lyon
 	MNLE 69
 	Nature et Sens
 	Promotion Santé ARA, délégation 69
 Retrouver la présentation du CED 69 dans le podcast des Rencontres Internationales de la Classe Dehors de la Fabrique des Communs.
 Retrouver la présentation du Collectif Éduquer Dehors 69 sur le site de la Maison de l'Environnement de la Métropole de Lyon.</t>
   </si>
   <si>
     <t>Métropole de Lyon et département du Rhône</t>
   </si>
   <si>
     <t>14 avenue Tony Garnier</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Parents, Professionnels, Élus</t>
   </si>
   <si>
+    <t>CED</t>
+  </si>
+  <si>
+    <t>eduquerdehors69@gmail.com</t>
+  </si>
+  <si>
     <t>Collectif Pétale 07</t>
   </si>
   <si>
     <t>Le collectif Pétale 07 est né en 2009, suite aux premières Assises ardéchoises de l'EEDD, pour répondre aux besoins des acteurs de partager leurs pratiques, de renforcer le travail en partenariat et de construire des actions collectives.
 Ouvert à toutes et tous, le collectif est construit comme un espace d'expérimentation et de concertation entre les organismes publics, les collectivités territoriales et les acteurs privés. Il a choisi une gouvernance qui prend en compte la diversité des acteurs, de leurs attentes et des problématiques liées à l'animation et à la cohésion d'un réseau (collégiale, comité stratégique, groupes thématiques).
 Face aux enjeux environnementaux et sociaux et dans la perspective des objectifs de développement durable de l'Agenda 2030 des Nations Unies, les groupes de travail tissent des liens avec l'ensemble des acteurs éducatifs ardéchois. Ce réseau d'acteurs développe une gestion mutualisée des ressources et s'appuie sur des méthodes de travail et des outils collaboratifs. Chacun veille à privilégier le contact avec la Nature, à développer des pédagogies actives, à favoriser les démarches participatives et la réflexion collective. 
 En s'articulant avec les politiques publiques, le collectif encourage des actions éducatives à destination de tous les publics et professionnels.
 L'objectif est d'accompagner le changement de pratiques des équipes et des structures en matière d'écologie au quotidien et de coopération. Il favorise ainsi l'émergence de citoyens responsables, respectueux de la Vie et des Hommes, des citoyens capables de participer à l'action et à la décision collective.
 L'enjeu, aujourd'hui en Ardèche, est de renforcer l'organisation du réseau d'acteurs de l'éducation à l'environnement et au développement durable, et de participer à la mise en cohérence des actions de chacun afin de construire ensemble les projets de demain et contribuer collectivement aux dynamiques régionales et nationales. </t>
   </si>
   <si>
     <t>882 chemin de chaussy</t>
   </si>
   <si>
     <t>07120</t>
   </si>
   <si>
     <t>Balazuc</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Ingénierie de projet, Animation de réseau, dialogue territorial, Formation</t>
   </si>
   <si>
     <t>Jeanne</t>
   </si>
   <si>
     <t>Baury</t>
   </si>
   <si>
     <t>contact@petale07.org</t>
   </si>
   <si>
     <t>https://www.petale07.org/</t>
   </si>
   <si>
     <t>Collectivité de Meylan</t>
   </si>
   <si>
     <t>Mairie De Meylan Pole Prévention et médiation Chargée de Missions Prévention santé Référent qualité de l'air Formation de sensibilisation QAI, Asthme, Allergie Gestion des alertes Pollution, Polliniques , Grand froid , Canicule Gestion et coordination des PAI des enfants sous la responsabilité de la commune</t>
   </si>
   <si>
     <t>Meylan</t>
   </si>
   <si>
     <t>4 avenue du vercors</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Famille, Parents, Professionnels</t>
   </si>
   <si>
+    <t>Odile</t>
+  </si>
+  <si>
+    <t>Senneret-Jacquet</t>
+  </si>
+  <si>
+    <t>odile.senneret-jacquet@meylan.fr</t>
+  </si>
+  <si>
     <t>0476415948</t>
   </si>
   <si>
     <t>Collège Jean Rostand Bellerive sur Allier</t>
   </si>
   <si>
     <t>Actions de préventions santé, environnement et citoyenneté
 	Développement des compétences psychosociales</t>
   </si>
   <si>
     <t>Jean Ferlot</t>
   </si>
   <si>
     <t>03700</t>
   </si>
   <si>
     <t>BELLERIVE SUR ALLIER</t>
   </si>
   <si>
     <t>Jeunes (12-25 ans)</t>
   </si>
   <si>
     <t>collégiens</t>
   </si>
   <si>
     <t>MAIN</t>
   </si>
   <si>
     <t>Infirmière</t>
+  </si>
+  <si>
+    <t>sylvie.main@ac-clermont.fr</t>
   </si>
   <si>
     <t>04 70 32 50 41</t>
   </si>
   <si>
     <t>Colnex</t>
   </si>
   <si>
     <t>Colnex est une entreprise à mission spécialisée dans la mobilisation citoyenne face aux enjeux de santé-environnement, en particulier la lutte contre le moustique tigre. Notre approche repose sur un dispositif complet combinant sciences comportementales, numérique et intelligence collective.
 Nous avons conçu Zzzapp, un outil d'éducation à la vigilance sanitaire qui engage les habitants à repérer les gîtes larvaires dans leur environnement quotidien. Grâce à une application mobile intuitive et gratuite, des kits pédagogiques, des cycles d'animation et des outils de suivi pour les collectivités, nous accompagnons les territoires dans la construction de réponses durables, ancrées localement. Nos interventions prennent la forme de campagnes participatives, d'ateliers en milieu scolaire, de formations pour les agents et d'animations de quartier, toujours dans une logique de responsabilisation et de coopération.</t>
   </si>
   <si>
     <t>Colnex intervient partout en France, en ville comme en zone rurale, auprès des collectivités, ARS et associations, pour accompagner les territoires colonisés ou en vigilance moustique tigre.</t>
   </si>
   <si>
     <t>29 Chemin du Vieux Chêne</t>
   </si>
   <si>
     <t>MEYLAN</t>
   </si>
   <si>
     <t>Colnex développe un programme de R&amp;D en sciences comportementales, avec des laboratoires en éducation, sociologie et psychologie, pour renforcer l’engagement citoyen et l’efficacité des outils.</t>
   </si>
   <si>
     <t>Nos actions s’adressent aux citoyens de tout âge : enfants, familles, élus, agents, écoles, centres sociaux, bailleurs, associations. Objectif : rendre les bons gestes visibles et les ancrer collectivement.</t>
@@ -2365,50 +2424,87 @@
     <t>18 Rue de Vouroux</t>
   </si>
   <si>
     <t>03150</t>
   </si>
   <si>
     <t>Varennes-sur-Allier</t>
   </si>
   <si>
     <t>SIRINE</t>
   </si>
   <si>
     <t>REJAB</t>
   </si>
   <si>
     <t>Chargée de mission politiques de santé communautaire</t>
   </si>
   <si>
     <t>sirine.rejab@interco-abl.fr</t>
   </si>
   <si>
     <t>0682358104</t>
   </si>
   <si>
     <t>http://peps.interco-abl.info/</t>
+  </si>
+  <si>
+    <t>Communauté d'Agglomération du Grand Annecy</t>
+  </si>
+  <si>
+    <t>CA Grand Annecy</t>
+  </si>
+  <si>
+    <t>Le Grand Annecy est une communauté d'agglomération située en Haute-Savoie, en région Auvergne-Rhône-Alpes. Il regroupe 34 communes et agit au service d'un territoire marqué par une forte attractivité, une diversité de cadres de vie — urbains, périurbains, ruraux et de montagne — ainsi que par des enjeux importants en matière de transition écologique, de qualité de vie, de mobilités, d'accès aux services et de réduction des inégalités.
+L'agglomération intervient dans plusieurs champs de politiques publiques ayant un impact direct ou indirect sur la santé des habitants : aménagement du territoire, habitat, mobilités, environnement, eau, déchets, climat-air-énergie, grand âge, solidarités, développement territorial et coordination des acteurs. Cette diversité de compétences constitue un levier important pour intégrer la santé dans les politiques locales, au-delà du seul champ sanitaire.
+Le Grand Annecy porte notamment le Contrat Local de Santé 2025-2029, en lien avec l'Agence Régionale de Santé Auvergne-Rhône-Alpes et de nombreux partenaires institutionnels et associatifs. Ce contrat vise à améliorer l'état de santé de la population, réduire les inégalités sociales et territoriales de santé, et renforcer la coordination entre les acteurs du territoire.
+Le CLS s'inscrit dans une approche globale de la santé, tenant compte des déterminants sociaux, environnementaux et territoriaux : conditions de vie, cadre de vie, environnement, accès aux soins et à la prévention, mobilités, logement, alimentation, santé mentale, vieillissement, handicap et vulnérabilités.
+ </t>
+  </si>
+  <si>
+    <t>34 communes du Grand Annecy</t>
+  </si>
+  <si>
+    <t>46 avenue des Iles</t>
+  </si>
+  <si>
+    <t>Seray</t>
+  </si>
+  <si>
+    <t>Travailloux</t>
+  </si>
+  <si>
+    <t>Coordinatrice CLS &amp; CTG</t>
+  </si>
+  <si>
+    <t>stravailloux@grandannecy.fr</t>
+  </si>
+  <si>
+    <t>04 50 63 48 48</t>
+  </si>
+  <si>
+    <t>https://www.grandannecy.fr/mon-quotidien/ameliore-mon-cadre-de-vie/ma-sante</t>
   </si>
   <si>
     <t>COMMUNAUTÉ DE COMMUNE PAYS DU MONT BLANC</t>
   </si>
   <si>
     <t>CCPMB</t>
   </si>
   <si>
     <t>La Communauté de Communes Pays du Mont-Blanc propose aux écoles du territoire de nombreuses animations nature totalement gratuites. Elles sont en lien avec les programmes scolaires, pour les classes de maternelle, élémentaire et collège. Ces animations se font soit en classe, soit sur le terrain. Une manière originale pour faire découvrir aux élèves le monde qui les entoure et la place de l'homme dans son environnement.
 De plus, le territoire dispose de deux joyaux de biodiversité, les réserves naturelles nationales de Passy et des Contamines-Montjoie. Les animatrices proposent des animations sur les réserves naturelles pendant les périodes de vacances scolaires. </t>
   </si>
   <si>
     <t>Air Extérieur, Changements climatiques, Eau</t>
   </si>
   <si>
     <t>COMBLOUX / LES CONTAMINES-MONTJOIE / CORDON / DEMI-QUARTIER / DOMANCY / MEGEVE / PASSY / PRAZ-SUR-ARLY / SAINT-GERVAIS-LES-BAINS / SALLANCHES</t>
   </si>
   <si>
     <t>648, chemin des Prés Caton</t>
   </si>
   <si>
     <t>P.A.E du Mont-Blanc</t>
   </si>
   <si>
     <t>PASSY</t>
@@ -2433,50 +2529,56 @@
   </si>
   <si>
     <t>CC ARC</t>
   </si>
   <si>
     <t>La Communauté de Communes Ardèche Rhône Coiron est en charge d'un Projet Alimentaire Territorial (PAT) qui se décline de plusieurs façons :
 - La valorisation des circuits courts/de proximité sur le territoire, en concertation avec les agriculteurs.rices, les commerçant.e.s et les habitant.e.s du territoire.
 - La sensibilisation à une alimentation et une agriculture durables auprès des scolaires et du grand public, en mobilisant les associations, les CCAS, les EBE et les chantiers d'insertion afin d'inclure le plus grand nombre.
 - La sensibilisation à la lutte contre le gaspillage alimentaire.
 - La valorisation des déchets verts auprès des agriculteurs.
 - L'aide à l'installation d'agriculteurs.rices via la recherche de foncier agricole.</t>
   </si>
   <si>
     <t>Alimentation et Agriculture, Déchets, Santé-Environnement</t>
   </si>
   <si>
     <t>10 avenue de la résistance</t>
   </si>
   <si>
     <t>07350</t>
   </si>
   <si>
     <t>Cruas</t>
   </si>
   <si>
+    <t>Rhone-Coison</t>
+  </si>
+  <si>
+    <t>pat@ardecherhonecoiron.fr</t>
+  </si>
+  <si>
     <t>https://ardecherhonecoiron.fr/</t>
   </si>
   <si>
     <t>Communauté de Communes des Monts du Pilat</t>
   </si>
   <si>
     <t>CCMP</t>
   </si>
   <si>
     <t>La Communauté de Communes des Monts du Pilat (CCMP) couvre 16 communes du sud de la Loire, en plein coeur du Parc naturel régional du Pilat, et regroupe 15 430 habitants.
 Dans le cadre de ses compétences, la CCMP décline un projet alimentaire territorial (PAT) en coopération avec les acteurs locaux du système alimentaire : élus, habitants, professionnels, associations de l'alimentation, de la santé, et de la précarité, entre autres.
 Lauréate de l'Appel à projets du Programme National pour l'Alimentation (PNA) depuis 2021, la CCMP a obtenu la reconnaissance du ministère de l'Agriculture et de la Souveraineté alimentaire en tant que PAT de niveau 2 en 2024, témoignant de l'avancement de son projet vers une mise en oeuvre opérationnelle sur le territoire. Cette reconnaissance marque le passage du stade de l'émergence à celui de la concrétisation du projet.</t>
   </si>
   <si>
     <t>Communauté de Communes des Monts du Pilat (CCMP) couvre 16 communes du sud de la Loire, en plein coeur du Parc naturel régional du Pilat, et regroupe 15 430 habitants</t>
   </si>
   <si>
     <t>3 place de l'hotel de ville</t>
   </si>
   <si>
     <t>BOURG-ARGENTAL</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Élus, Tout public</t>
   </si>
@@ -2534,142 +2636,151 @@
   <si>
     <t>http://www.ccpcp.fr</t>
   </si>
   <si>
     <t>Communauté de communes Les Versants d'Aime</t>
   </si>
   <si>
     <t>CoVA</t>
   </si>
   <si>
     <t>Composée des communes d'Aime-La-Plagne, La Plagne Tarentaise, Landry et Peisey-Nancroix, la Communauté de communes des Versants d'Aime est compétente en matière de développement économique et agricole, d'aménagement de l'espace, d'environnement et de gestion des déchets, d'action sociale et scolaire, d'équipements sportifs et de loisirs, de culture, de logement et de cadre de vie. Ce territoire rural et montagneux, partagé entre villages et stations, compte 10 000 habitants.</t>
   </si>
   <si>
     <t>Déchets, Santé-Environnement</t>
   </si>
   <si>
     <t>1002 Avenue de la Tarentaise</t>
   </si>
   <si>
     <t>AIME LA PLAGNE</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Professionnels</t>
   </si>
   <si>
+    <t>Contact</t>
+  </si>
+  <si>
+    <t>Collectivité</t>
+  </si>
+  <si>
+    <t>contact@versantsdaime.fr</t>
+  </si>
+  <si>
     <t>https://versantsdaime.fr/</t>
   </si>
   <si>
     <t>Communauté de communes Pays d'Evian et Vallée d'Abondance</t>
   </si>
   <si>
     <t>CCPEVA</t>
   </si>
   <si>
     <t>La communauté de communes Pays d'Évian Vallée d'Abondance est un espace solidaire et cohérent de 22 communes membres, qui partagent des intérêts communs.
 Services à ce jour engagés sur le sujet : relais petite enfance, service biodiversité et service cohésion territoriale</t>
   </si>
   <si>
     <t>851 avenue des rives du Léman</t>
   </si>
   <si>
     <t>Publier</t>
   </si>
   <si>
     <t>Agnès</t>
   </si>
   <si>
     <t>Artus</t>
   </si>
   <si>
     <t>Chargée de mission CLS/CTG</t>
   </si>
   <si>
     <t>agnes.artus@cc-peva.fr</t>
   </si>
   <si>
     <t>https://www.cc-peva.fr/</t>
   </si>
   <si>
     <t>Commune de Bessay sur Allier</t>
   </si>
   <si>
+    <t>Page de la Commune de Bessay sur Allier </t>
+  </si>
+  <si>
     <t>9 route de Lyon</t>
   </si>
   <si>
     <t>03340</t>
   </si>
   <si>
     <t>Bessay sur Allier</t>
   </si>
   <si>
-    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Tout public, Élus</t>
+    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Élus, Tout public</t>
   </si>
   <si>
     <t>Ludovic</t>
   </si>
   <si>
     <t>Desfarges</t>
   </si>
   <si>
     <t>Responsable Espaces verts</t>
   </si>
   <si>
     <t>ldesfarges2@gmail.com</t>
   </si>
   <si>
     <t>06.82.66.07.84</t>
   </si>
   <si>
     <t>Compost &amp; Territoire</t>
   </si>
   <si>
     <t>C&amp;T</t>
   </si>
   <si>
     <t>Association de Développement du compostage de proximité, au plus près des habitants : compostage individuel, partagé de quartier, autonome dans les lieux de restauration collective, lombricompostage.
 Aide au montage de projets par les collectivités à compétence déchets, suivi de composteurs, conseils, animations scolaires sur le compostage et le gaspillage alimentaire. Formations " référent de site" et "guide-composteur-pailleur" labellisées par l'ADEME. Ateliers jardinage au naturel, gestion des déchets verts, restauration des sols, accueil de la biodiversité, choix de végétaux et de semences...</t>
   </si>
   <si>
     <t>Alimentation et Agriculture, Déchets</t>
   </si>
   <si>
     <t>Drome et Ardèche</t>
   </si>
   <si>
     <t>3210 rte de la Vaumane</t>
   </si>
   <si>
     <t>Chabrillan</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Conseils, expertise, Formation</t>
   </si>
   <si>
-    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Tout public, Professionnels, Élus</t>
-[...1 lines deleted...]
-  <si>
     <t>Blandine</t>
   </si>
   <si>
     <t>de Montmorillon</t>
   </si>
   <si>
     <t>formatrice, animatrice</t>
   </si>
   <si>
     <t>blandine@compost-territoire.org</t>
   </si>
   <si>
     <t>06 52 41 63 40</t>
   </si>
   <si>
     <t>http:/compost-territoire.org</t>
   </si>
   <si>
     <t>Conseil d'Architecture, d'Urbanisme et d'Environnement de l'Allier</t>
   </si>
   <si>
     <t>CAUE 03</t>
   </si>
   <si>
     <t>Le Conseil d'Architecture, d'Urbanisme et de l'Environnement (CAUE) est une association de droit privé, investi d'une mission de service public au profit de tous : particuliers, collectivités et grand public. Né de la loi sur l'architecture de 1977, le CAUE a pour objectif de promouvoir la qualité du cadre de vie sur le territoire départemental grâce à 4 missions insécables : conseiller, former, informer et sensibiliser tous les citoyens du territoire.
@@ -2684,212 +2795,221 @@
   <si>
     <t>03000</t>
   </si>
   <si>
     <t>MOULINS</t>
   </si>
   <si>
     <t>Élus</t>
   </si>
   <si>
     <t>Nénot</t>
   </si>
   <si>
     <t>Architecte urbaniste conseillère</t>
   </si>
   <si>
     <t>contact@caue03.fr</t>
   </si>
   <si>
     <t>https://www.caue03.com/</t>
   </si>
   <si>
     <t>Coopérative d'utilité sociale Cresna</t>
   </si>
   <si>
-    <t>Structure préventive et sociale</t>
-[...1 lines deleted...]
-  <si>
     <t>La coopérative Cresna est une structure d'utilité sociale qui définit, coconstruit et évalue les processus d'accompagnement des transitions et changements de comportements dans une démarche participative en favorisant l'intermédiation entre l'individu, son environnement proche et le territoire dans lequel il évolue.</t>
   </si>
   <si>
     <t>Auvergne Rhône Alpes</t>
   </si>
   <si>
     <t>4 place Regensburg</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Plaidoyer, Ingénierie de projet, Formation</t>
   </si>
   <si>
     <t>Delphine</t>
   </si>
   <si>
     <t>FAUCON</t>
   </si>
   <si>
     <t>Gérante de la coopérative</t>
   </si>
   <si>
     <t>delphine.faucon@cresna-intermediation.com</t>
   </si>
   <si>
     <t>06 74 00 98 17</t>
   </si>
   <si>
     <t>https://cresna-intermediation.com</t>
   </si>
   <si>
     <t>Couches Lavables et Compagnie</t>
   </si>
   <si>
     <t>Conseil, accompagnement et formation Couches Lavables à destination des familles, des collectivités, et des professionnels de la périnatalité (sages-femmes, maternités) et de la petite enfance (crèches, assistantes maternelles...)</t>
   </si>
   <si>
     <t>Région AURA, autres régions possibles</t>
   </si>
   <si>
     <t>9 chemin de la Bichecorne</t>
   </si>
   <si>
     <t>Entremont Le Vieux</t>
   </si>
   <si>
     <t>Famille, Parents, Professionnels, Élus</t>
   </si>
   <si>
-    <t>laurent</t>
-[...2 lines deleted...]
-    <t>levrot</t>
+    <t>Laurent</t>
+  </si>
+  <si>
+    <t>Levrot</t>
   </si>
   <si>
     <t>contact@couches-lavables-et-compagnie.com</t>
   </si>
   <si>
     <t>0661942976</t>
   </si>
   <si>
     <t>https://couches-lavables-et-compagnie.com/</t>
   </si>
   <si>
     <t>CPIE BUGEY GENEVOIS</t>
   </si>
   <si>
     <t>Le CPIE Bugey Genevois, ou Centre Permanent d'Initiatives pour l'Environnement,
 est une association dynamique dédiée à la sensibilisation , à l'éducation à l'environnement et à l'accompagnement des territoires sur le territoire du Bugey et du Genevois.
 Le CPIE Bugey Genevois propose des animations sous forme d' ateliers, de sorties-nature ainsi que des formations destinées aux scolaires et aux adultes. Ces initiatives visent à sensibiliser les participants aux enjeux environnementaux et à les encourager à adopter des comportements écoresponsables.
 Le Service de Placement Familial intervient dans le secteur de la Protection de l'Enfance. Il coordonne des temps d'accueil chez des Assistants Familiaux pour des périodes de week-ends et les vacances.
 L'éducation à l'environnement est une des priorités à transmettre aux enfants accueillis par nos assistants familiaux</t>
   </si>
   <si>
     <t>BUGEY GENEVOIS</t>
   </si>
   <si>
     <t>1 PLACE DE LA REPUBLIQUE</t>
   </si>
   <si>
     <t>01420</t>
   </si>
   <si>
     <t>SEYSSEL</t>
   </si>
   <si>
     <t>Chrystel</t>
   </si>
   <si>
     <t>MORGANTE</t>
   </si>
   <si>
+    <t>Directrice</t>
+  </si>
+  <si>
     <t>contact@cpie-bugeygenevois.fr</t>
   </si>
   <si>
     <t>04.50.59.00.61</t>
   </si>
   <si>
     <t>https://cpie-bugeygenevois.fr/</t>
   </si>
   <si>
     <t>CPIE Chablais-Léman</t>
   </si>
   <si>
     <t>Le Centre Permanent d'Initiatives pour l'Environnement (CPIE) Chablais-Léman est une association de loi 1901. Labellisée CPIE depuis décembre 2018, l'association est ancrée sur le territoire du Chablais depuis 2012. En accord avec les objectifs des CPIE, l'association travaille sur deux axes :
 	L'éducation et la sensibilisation à l'environnement.
 	L'accompagnement des territoires.
 Nos champs d'intervention sont les milieux naturels, l'alimentation durable et la santé-environnement. Nos actions reposent sur les fondements de l'économie sociale et solidaire, du développement durable et de l'éducation populaire. Nous sommes membre du réseau régional des CPIE, du réseau départemental « Empreintes » (patrimoine naturel et culturel) et du réseau régional d'éducation à l'environnement et au développement durable « GRAINE ».</t>
   </si>
   <si>
     <t>Alimentation et Agriculture, Eau, Santé-Environnement</t>
   </si>
   <si>
     <t>Chablais</t>
   </si>
   <si>
-    <t>32 rue de la mairie</t>
+    <t>21 rue de la mairie</t>
   </si>
   <si>
     <t>Marin</t>
   </si>
   <si>
-    <t>Enfants (7-12 ans), Adolescents (13-18 ans), Famille, Tout public, Élus, Publics spécifiques (handicap, milieu fermé …)</t>
+    <t>Enfants (7-12 ans), Adolescents (13-18 ans), Famille, Élus, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
+  </si>
+  <si>
+    <t>CPIE</t>
+  </si>
+  <si>
+    <t>Chablais-Léman</t>
+  </si>
+  <si>
+    <t>info@cpiechablaisleman.fr</t>
   </si>
   <si>
     <t>0450730920</t>
   </si>
   <si>
-    <t>http://www.art-terre.net/</t>
+    <t>https://www.cpiechablaisleman.fr</t>
   </si>
   <si>
     <t>CPIE CLERMONT-DOMES</t>
   </si>
   <si>
     <t>Le CPIE accueille les scolaires sur le site de Theix, et intervient partout sur le département, dans les classes ou dehors. Nos animations en milieu scolaire sont basées sur les programmes pédagogiques validés par la direction académique et/ou le rectorat. Nous intervenons aussi en centres de loisir et lors des temps périscolaires. 
 Nous accompagnons des collectivités dans leurs démarches d'EEDD sur des projets annuels : élaboration, encadrement, soutien technique, pédagogique et méthodologique. Nous concevons des démarches pédagogiques spécifiques (du programme à l'évaluation) adaptées aux enjeux d'un thème, d'un territoire, d'un partenaire. Nous organisons et encadrons des classes de découvertes, des animations ponctuelles et des évènements (Semaine européenne du développement durable).
 Les actions d'Accompagnement Territorial peuvent être très larges et touchent de très nombreux domaines du développement durable : agenda 21 de communes ou de structures d'hébergements privées, « Mon Resto Responsable », Plans Alimentaires territoriaux, Santé-environnement (Radon et qualité de l'air intérieur), plantes invasives, mobilités, consultation du public, alimentation durable et gaspillage alimentaire, aménagements de l'espace naturel, risques majeurs, …
 Le CPIE Clermont-Dômes est ainsi reconnu pour sa capacité à agir sur son territoire et apporter une vraie offre de service aux collectivités porteuses de projet.
 Le CPIE conduit ses actions d'Accompagnement Territorial en adaptant la méthode au projet et à l'objectif fixé : 
 - Accompagnement de structure en démarche de développement durable
 - Techniques participatives, médiation, concertation pour la conception et le suivi de projet
 - Accompagnement de projet : élaboration, encadrement, soutien technique et méthodologique
 - Animation de tables rondes, espaces de parole
 - Organisation et animation d'évènements citoyens ponctuels (forum, débat public…) 
 - Information et sensibilisations d'élus et de techniciens</t>
   </si>
   <si>
     <t>Puy-de-Dôme</t>
   </si>
   <si>
     <t>1 rue des colonies</t>
   </si>
   <si>
     <t>63 122</t>
   </si>
   <si>
     <t>SAINT GENES CHAMPANELLE</t>
   </si>
   <si>
-    <t>Tout public, Professionnels</t>
+    <t>Professionnels, Tout public</t>
   </si>
   <si>
     <t>Nicolas</t>
   </si>
   <si>
     <t>GRAND</t>
   </si>
   <si>
     <t>Chargé de projets</t>
   </si>
   <si>
     <t>ngrand@cpie63.fr</t>
   </si>
   <si>
     <t>0473873521</t>
   </si>
   <si>
     <t>https://cpie-clermont-domes.org/</t>
   </si>
   <si>
     <t>CPIE Monts du Pilat</t>
   </si>
   <si>
     <t>Créé en 1978 à l'initiative du Parc naturel régional du Pilat, le CPIE des Monts du Pilat est une association à but non lucratif. Depuis 1980, elle porte fièrement le label CPIE - Centre Permanent d'Initiatives pour l'Environnement. Ce label national reconnaît la qualité de nos actions et notre engagement pour une gestion humaniste de l'environnement.
 Notre ambition : accompagner la transition écologique en respectant le vivant et en réinventant notre lien avec la nature.</t>
@@ -2936,53 +3056,50 @@
     <t>Tassin-la-Demi-Lune</t>
   </si>
   <si>
     <t>Parents, Professionnels, Salariés</t>
   </si>
   <si>
     <t>Adulte</t>
   </si>
   <si>
     <t>PHILIPPE</t>
   </si>
   <si>
     <t>RAHBE</t>
   </si>
   <si>
     <t>Animateur en transitions alimentaires</t>
   </si>
   <si>
     <t>phrahbe@gmail.com</t>
   </si>
   <si>
     <t>0674409338</t>
   </si>
   <si>
     <t>Département Cancer Environnement du Centre Léon Bérard</t>
-  </si>
-[...1 lines deleted...]
-    <t>Structure de soins</t>
   </si>
   <si>
     <t>Le Centre Léon Bérard est un Établissement de Soins Privé d'Intérêt Collectif (ESPIC) spécialisé en cancérologie. Il développe, depuis 2009, un programme interdisciplinaire - « Cancer, Environnement et Nutrition » au sein d'un département dédié, intégré à ses missions de soins, de prévention et de recherche. Le département Cancer Environnement vise à favoriser la prise en charge des facteurs environnementaux, professionnels et nutritionnels ayant une incidence sur les cancers. Il participe, notamment, à la mise en œuvre, à l'échelon régional, des mesures relatives à la thématique transversale Cancer et Environnement des plans de santé publique (Plan National et Régional Santé Environnement, Plan Cancer, Plan Santé Travail, Programme National Nutrition Santé).</t>
   </si>
   <si>
     <t>Air Extérieur, Alimentation et Agriculture, Déchets, Environnement intérieur</t>
   </si>
   <si>
     <t>Régions, Autres (National, Europe)</t>
   </si>
   <si>
     <t>Auvergne Rhône Alpes ; national</t>
   </si>
   <si>
     <t>28 rue Laennec</t>
   </si>
   <si>
     <t>Emeline</t>
   </si>
   <si>
     <t>Girard</t>
   </si>
   <si>
     <t>emeline.girard@lyon.unicancer.fr</t>
   </si>
@@ -3158,176 +3275,161 @@
   <si>
     <t>Loire</t>
   </si>
   <si>
     <t>779 rue de Roanne</t>
   </si>
   <si>
     <t>RENAISON</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Élus, Salariés</t>
   </si>
   <si>
     <t>MARCEL</t>
   </si>
   <si>
     <t>sage-femme spécialisée ese</t>
   </si>
   <si>
     <t>esekarinemarcel@gmail.com</t>
   </si>
   <si>
     <t>Ecole de la Quintessence</t>
   </si>
   <si>
+    <t>Collectif</t>
+  </si>
+  <si>
     <t>Nous sommes un collectif de praticiens, qui œuvre ensemble pour accompagner les choix éclairés des personnes en devenir et qu'elles soient actrices de leur parcours.
 Nous proposons des accompagnements personnalisés afin de développer les compétences et spécificités de chacun. Un lieu d'apprentissage et de pratique qui offre une approche intégrative de la santé et du bien-être.
 L'Ecole de la Quintessence est une école de philosophie de vie, une bibliothèque du monde où chacun pourra puiser des ressources, pour agrandir son référentiel et se former.</t>
   </si>
   <si>
     <t>10 Voie Romaine</t>
   </si>
   <si>
     <t>07380</t>
   </si>
   <si>
     <t>Pont-de-Labeaume</t>
   </si>
   <si>
     <t>CHARLES WALLNER</t>
-  </si>
-[...1 lines deleted...]
-    <t>Fondatrice</t>
   </si>
   <si>
     <t>ecole-quintessence@charles-wallner.fr</t>
   </si>
   <si>
     <t>0670486613</t>
   </si>
   <si>
     <t>https://www.ecole-quintessence.charles-wallner.fr</t>
   </si>
   <si>
     <t>Emmanuelle Cheminat - Ecothérapeute</t>
   </si>
   <si>
     <t>Je suis écothérapeute, je travaille dans la Santé-environnement, plus particulièrement sur les effets positifs de la nature sur la santé (bienfait des sorties en nature sur la gestion du stress par exemple), mais également sur les effets négatifs du changement climatique sur la santé et d'autres facteurs.
 Ainsi je sensibilise à la connaissance des effets du changement climatique, et j'accompagne les émotions liées à cette prise de conscience. En particulier l'éco-anxiété, qui est mon domaine d'expertise. Je suis spécialisée dans la gestion et la régulation des éco-émotions : comment bien vivre et transformer son éco-anxiété en émotion utile.
 	Je propose des formations et des ateliers sur la gestion des émotions, 
 	Des groupes de parole autour de ces sujets
 	Des ateliers de Travail qui Relie, pour transformer ses éco-émotions et se relier à d'autres personnes avec la même sensibilité
 	Des bains de forêt pour se relier au vivant et découvrir des ressources pour gérer son stress
 	Des conférences sur les éco-émotions, ou sur le changement climatique
 	Des formations en santé-environnement
 	Des formations en gestion du stress
 	Des fresques : Fresque du Climat et Fresque des Nouveaux récits, pour travailler la notion de futur désirable
 Une palette d'outils pour appréhender les enjeux de santé-environnement : les comprendre et bien vivre avec la conscience de la complexité de ce monde.</t>
   </si>
   <si>
     <t>Auvergne-Rhone-Alpes, Bourgogne-Franche-Comté et Grand Est</t>
   </si>
   <si>
     <t>250 chemin de fondlouet</t>
   </si>
   <si>
     <t>AIGUEPERSE</t>
   </si>
   <si>
     <t>Professionnels, Élus, Salariés, Tout public</t>
   </si>
   <si>
     <t>Emmanuelle</t>
   </si>
   <si>
     <t>CHEMINAT</t>
   </si>
   <si>
     <t>Ecothérapeute</t>
   </si>
   <si>
+    <t>e.cheminat@ecotherapeute.fr</t>
+  </si>
+  <si>
     <t>https://www.eco-therapeute.fr/</t>
   </si>
   <si>
     <t>En Nature Simon.e</t>
   </si>
   <si>
     <t>Cette association a pour objet de:
 o Promouvoir, agir et accompagner tous les publics, de la périnatalité au grand âge, en faveur de la reconnexion à la nature et du développement global des participants (savoir-être, savoir-faire, savoir)
 o Sensibiliser et Encourager au respect et à la protection de l'environnement et du vivant
 o Promouvoir et agir en faveur de l'éducation des enfants dans la nature
 o Co-construire les projets de l'association en partenariat avec des acteurs de la “Santé Environnement” et développer des liens entre culture et nature, entre arts et nature
 o Organiser des ateliers, formations et stages sur ces thèmes
 o Accompagner la participation citoyenne</t>
   </si>
   <si>
     <t>Isère et Trièves</t>
   </si>
   <si>
     <t>10 place de la mairie</t>
   </si>
   <si>
     <t>MENS</t>
   </si>
   <si>
     <t>Tous les publics, et tous les âges</t>
   </si>
   <si>
     <t>Laetitia</t>
   </si>
   <si>
     <t>Guignier</t>
   </si>
   <si>
     <t>Administratrice</t>
   </si>
   <si>
     <t>asso.ennaturesimone@gmail.com</t>
   </si>
   <si>
     <t>0699727181</t>
   </si>
   <si>
-    <t>FD des MFR Drôme-Ardèche</t>
-[...16 lines deleted...]
-  <si>
     <t>Fédération Départementale des CIVAM de l'Ardèche</t>
   </si>
   <si>
     <t>CIVAM Ardèche</t>
   </si>
   <si>
     <t>La Fédération Départementale des CIVAM de l'Ardèche (CIVAM 07), Centres d'Initiatives pour Valoriser l'Agriculture et le Milieu Rural, est une association de ruraux qui cherchent à construire un monde rural vivant et solidaire, ouvert sur la société, et porteur d'avenir !
  </t>
   </si>
   <si>
     <t>1064 Chemin du Pradel</t>
   </si>
   <si>
     <t>Mirabel</t>
   </si>
   <si>
     <t>Alicia</t>
   </si>
   <si>
     <t>Bird</t>
   </si>
   <si>
     <t>animatrice-coordinatrice</t>
   </si>
   <si>
@@ -3354,126 +3456,144 @@
 Le CIVAM Drôme rassemble agriculteurs et ruraux. Notre association agit au plus près des acteurs locaux, permettant de rassembler et de faciliter les initiatives. Elle puise sa force dans la volonté des femmes et des hommes d'être et de faire en milieu rural.</t>
   </si>
   <si>
     <t>17 chemin Bel Air</t>
   </si>
   <si>
     <t>MALISSARD</t>
   </si>
   <si>
     <t>Laurence</t>
   </si>
   <si>
     <t>Pénelon</t>
   </si>
   <si>
     <t>Animatrice de projets éducatifs</t>
   </si>
   <si>
     <t>animation.civam26@gmail.com</t>
   </si>
   <si>
     <t>04 26 42 33 97</t>
   </si>
   <si>
     <t>https://www.civam.org/civamdrome/</t>
+  </si>
+  <si>
+    <t>Fédération des MFR Drôme-Ardèche</t>
+  </si>
+  <si>
+    <t>Les MFR de Drôme Ardèche accueillent les jeunes dès 14 ans pour leur proposer un accompagnement vers la formation la plus adaptée à leur projet .
+Les six MFR vous invitent à les découvrir. Plus de  50 classes proposées pour répondre aux besoins des jeunes et aux besoins des entreprises.
+Des formations pour orientations et des formations dans des filières professionnelles préparant à des diplômes allant du CAP à la Licence professionnelle dans les secteurs de la production agricole ( animale et végétale) et horticole, de l'aménagement et gestion des milieux naturels de la restauration la cuisine, du commerce des services aux personnes ou aux entreprises (sanitaire - santé - social).
+ </t>
+  </si>
+  <si>
+    <t>4, rue de la Cure</t>
+  </si>
+  <si>
+    <t>Châteuneuf/Isère</t>
+  </si>
+  <si>
+    <t>Fédé</t>
+  </si>
+  <si>
+    <t>fd.26@mfr.asso.fr</t>
+  </si>
+  <si>
+    <t>0775717075</t>
   </si>
   <si>
     <t>Flow Nature</t>
   </si>
   <si>
     <t>Indépendante - co-entrepreneure</t>
   </si>
   <si>
     <t>Formations pour adultes en Education Plein Air et Santé-Environnement destinées aux professionnel.le.s de la petite enfance et de l'enfance.
 Des formations immersives et expérientielles pour repenser nos pratiques d'accompagnement des enfants en lien avec le dehors et les enjeux de santé.
 (Journées pédagogiques et formations certifiées Qualiopi via Arcoop)
 Conseils &amp; Accompagnements d'équipe pour ancrer durablement les pratiques en lien avec le dehors dans les structures d'accueil du jeune enfant.
 Team Caring – Temps de ressourcement en nature pour les équipes : Un temps pour souffler, renforcer les liens d'équipe et changer de regard sur l'extérieur, allié précieux du quotidien. (½ journée ou journée)
 Sensibilisation grand public : Conférences interactives, ciné-débats… pour mieux comprendre les bienfaits de la nature pour la santé et le développement de l'enfant.
  </t>
   </si>
   <si>
     <t>Drôme ardèche Isère - Auvergne Rhone Alpes et national selon projet</t>
   </si>
   <si>
     <t>2 rue camille claudel</t>
   </si>
   <si>
     <t>Romans sur Isère</t>
   </si>
   <si>
     <t>Education, animation, médiation, Conseils, expertise, Formation</t>
   </si>
   <si>
-    <t>Professionnels, Tout public</t>
-[...1 lines deleted...]
-  <si>
     <t>Pour les professionnel.le.s de la petite enfance et de l'enfance, les familles et tous les acteur.ice.s en lien avec l'éducation</t>
   </si>
   <si>
     <t>Floriane</t>
   </si>
   <si>
     <t>Landreau</t>
   </si>
   <si>
     <t>floriane@flownature.fr</t>
   </si>
   <si>
     <t>https://flownature.fr/</t>
   </si>
   <si>
     <t>Fondation de Coopération Scientifique Rovaltain</t>
   </si>
   <si>
     <t>Fondation Rovaltain</t>
   </si>
   <si>
     <t>Fondation de Coopération Scientifique</t>
   </si>
   <si>
     <t>La Fondation ROVALTAIN, qui se situe à Valence (Drôme), est une Fondation de coopération scientifique à but non lucratif, reconnue d'utilité publique, spécialisée en "Santé et Environnement".
 La mission principale de la Fondation est de promouvoir la recherche en Santé-Environnement, avec une forte coloration en Ecotoxicologie et Toxicologie environnementale :
 - La Fondation soutient la science et contribue au développement des savoirs, tant en répondant à des appels à projet qu'en coordonnant des projets de recherche avec des laboratoires nationaux et internationaux.
 - Elle assure la promotion de la recherche et la vulgarisation des sciences environnementales vers le citoyen,
 - La Fondation a également pour mission de créer du lien entre les différents acteurs de la sphère Santé-environnement (Chercheurs, Elus, Etudiants, Entreprises, Enseignants, Citoyens, Agriculteurs, Associations, Institutions…) afin de faciliter le dialogue et la mise en place de partenariats.</t>
   </si>
   <si>
     <t>Nature et Santé, Air Extérieur, Environnement sonore, Changements climatiques, Alimentation et Agriculture, Eau, Déchets, Santé-Environnement</t>
   </si>
   <si>
     <t>Départements, Régions, Autres (National, Europe)</t>
   </si>
   <si>
     <t>3 rue Henry Chalamet</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Conseils, expertise, Animation de réseau, dialogue territorial, Formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tout public, Professionnels, Élus, Salariés</t>
   </si>
   <si>
     <t>Delphine DELAUNAY</t>
   </si>
   <si>
     <t>/ Mathilde MOIZO</t>
   </si>
   <si>
     <t>contact@fcsrovaltain.org</t>
   </si>
   <si>
     <t>0970650350</t>
   </si>
   <si>
     <t>http://www.fcsrovaltain.org/</t>
   </si>
   <si>
     <t>Forest et Zen</t>
   </si>
   <si>
     <t>Formes d'actions :
 	animation ponctuelles
 	accompagnement -  création de projets pédagogique 
 	Informations et sensibilisation
 	Bain de forêts - sylvothérapie
@@ -3481,96 +3601,108 @@
 Approches pédagogiques
 	Ludiques
 	Sensible
 	Artistes 
 	Sensorielle
 	Cognitive
 	Expérimentale-scientifique
  </t>
   </si>
   <si>
     <t>37 Les Loges</t>
   </si>
   <si>
     <t>03220</t>
   </si>
   <si>
     <t>Vaumas</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Élus, Salariés, Publics spécifiques (handicap, milieu fermé …)</t>
   </si>
   <si>
     <t>Garcia</t>
   </si>
   <si>
+    <t>contact@forestetzen.fr</t>
+  </si>
+  <si>
     <t>France Nature Environnement Ain</t>
   </si>
   <si>
     <t>FNE Ain</t>
   </si>
   <si>
     <t>France Nature Environnement Ain anciennement, FRAPNA Ain (Fédération Rhône-Alpes de Protection de la Nature) est une association de type loi 1901, d'intérêt général, à caractère non lucratif qui regroupe des associations adhérentes ou fédérées et des membres individuels. Affiliée à France Nature Environnement Auvergne-Rhône-Alpes, elle a pour objet la préservation du patrimoine naturel. Depuis 45 ans, FNE Ain milite et agit pour :
 	La défense et la protection des écosystèmes ;
 	La sauvegarde de l'environnement naturel et urbain, des milieux naturels, de la faune et de la flore du département de l'Ain ;
 	La lutte contre les pollutions de toutes sortes (air, eau, bruit, déchets, radio-activité…).</t>
   </si>
   <si>
     <t>Nature et Santé, Aménagement du territoire, Alimentation et Agriculture, Eau, Déchets, Santé-Environnement</t>
   </si>
   <si>
     <t>Ain</t>
   </si>
   <si>
     <t>44 avenue de Jasseron</t>
   </si>
   <si>
     <t>01000</t>
   </si>
   <si>
     <t>Bourg-en-Bresse</t>
   </si>
   <si>
-    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Élus, Tout public</t>
+    <t>Olivier</t>
+  </si>
+  <si>
+    <t>Coffin</t>
+  </si>
+  <si>
+    <t>ain@fne-aura.org</t>
   </si>
   <si>
     <t>04 74 21 38 79</t>
   </si>
   <si>
     <t>https://www.fne-aura.org/ain</t>
   </si>
   <si>
     <t>France Nature Environnement du  Rhône</t>
   </si>
   <si>
     <t>FNE-Rhône</t>
   </si>
   <si>
     <t>Depuis plus de quarante ans, FNE-Rhône agit pour préserver la nature et l'environnement. Pour cela elle mène des actions de gestion, de protection et de sensibilisation. L'éducation à la nature et à l'environnement s'inscrit de façon prioritaire dans les actions de FNE-Rhône. La démarche pédagogique qui imprègne ses activités éducatives repose sur le principe « aimer et comprendre pour protéger » Dans cet esprit, nos interventions ont pour but de sensibiliser à la richesse et à la fragilité de la nature, de favoriser la compréhension des liens entre les êtres vivants, de susciter des interrogations sur la place de l'homme dans la nature et sa responsabilité vis à vis de l'environnement. Elles peuvent prendre la forme de conférences, de cycle d'animations, d'accompagnement de projets... FNE-Rhône s'engage à sensibiliser la société. Elle s'adresse donc aux décideurs pour la prise en compte de la nature, de l'environnement et de l'écocitoyenneté, mais également au grand public grâce à ses publications, l'organisation de sorties et de conférences.</t>
   </si>
   <si>
     <t>22 rue Edouard Aynard</t>
+  </si>
+  <si>
+    <t>Villeurbanne</t>
   </si>
   <si>
     <t>Cedric</t>
   </si>
   <si>
     <t>Bonvoisin</t>
   </si>
   <si>
     <t>Animateur Nature</t>
   </si>
   <si>
     <t>cedric.bonvoisin@fne-aura.org</t>
   </si>
   <si>
     <t>04 37 47 88 52</t>
   </si>
   <si>
     <t>https://www.fne-aura.org/rhone</t>
   </si>
   <si>
     <t>FRANCE NATURE ENVIRONNEMENT LOIRE</t>
   </si>
   <si>
     <t>FNE LOIRE</t>
   </si>
@@ -3578,60 +3710,60 @@
     <t>Avant de s'appeler France Nature Environnement Loire, la Fédération Rhône-Alpes de Protection de la Nature de la Loire naît en 1984 d'une volonté commune des associations du département. En 2019, elle devient France Nature Environnement Loire et se compose d'une trentaine de salarié(e)s.
 Son action permet de sensibiliser 300 000 personnes par an dont 25 000 scolaires.
 FNE Loire fédère une vingtaine d'associations locales qui œuvrent, chacune dans son domaine,  au respect de notre environnement. Elle compte 7 000 adhérents.
 Ce mouvement citoyen réunit des milliers de militants, bénévoles ou salariés, qui rencontrent les élus et les décideurs, forment les bénévoles, font entendre la voix de la nature dans une centaine de commissions par an, participent aux débats et consultations publics.
 FNE Loire mène des actions pour la protection de la faune et de la flore, des milieux naturels et de l'environnement en vue de :
 	Connaître, préserver et valoriser les milieux naturels de notre région par le biais de suivis scientifiques et d' inventaires de leur faune et de leur flore.
 	Restaurer les écosystèmes pour maintenir la biodiversité avec la réhabilitation et gestion de sites de nature et la mise en place de sentiers d'interprétations.La création de l'Ecopole du Forez est un exemple de réhabilitation et une réussite pour le tourisme de nature dans notre département. Plus d'1 million de personnes ont déjà découvert le site depuis son ouverture en 1993. La création de la Réserve Naturelle Régionale des Gorges de la Loire a permis de préserver un milieu emblématique aux portes de Saint-Etienne.
 	Lutter contre les pollutions, les dégradations de notre environnement et du patrimoine naturel en proposant des alternatives pour l'aménagement et le développement de notre territoire au sein de commissions et d'instances officielles (soit près de 300 réunions par an). Ceci nous permet de jouer un rôle important dans le débat environnemental. FNE Loire se porte aussi partie civile dans certaines affaires de pollutions ou au tribunal administratif lorsque c'est nécessaire…
 	Éduquer à la nature et à l'environnement par l'intermédiaire d'interventions sur des thématiques environnementales (déchets, tri sélectif, écocitoyenneté, jardinage bio…), la sensibilisation des écoles, collèges, lycées professionnels et universités et la formation professionnelle auprès des animateurs, des élus et des techniciens.
 	Sensibiliser le grand public avec des visites à thèmes de sensibilisation à la nature, des expositions pédagogiques interactives, des ateliers et des conférences.
 Elle dispose des agréments au titre de protection de l'environnement, de l'Education Nationale et de Jeunesse et sports. FNE Loire est adhérente au Graine, à FNE AURA (reconnue d'Utilité Publique), à FNE, au REN et membre du Collectif Loire d'Education à l'Environnement et au Développement Durable (CLEEDD).</t>
   </si>
   <si>
     <t>Nature et Santé, Air Extérieur, Environnement sonore, Changements climatiques, Aménagement du territoire, Alimentation et Agriculture, Eau, Déchets, Santé-Environnement</t>
   </si>
   <si>
     <t>Loire (42)</t>
   </si>
   <si>
     <t>11 rue rené Cassin</t>
   </si>
   <si>
     <t>Saint Etienne</t>
   </si>
   <si>
-    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Tout public, Professionnels, Élus, Salariés, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
-[...1 lines deleted...]
-  <si>
     <t>Fabien</t>
   </si>
   <si>
     <t>BONNISSOL</t>
   </si>
   <si>
     <t>Responsable du pôle éducation</t>
+  </si>
+  <si>
+    <t>animation-loire@fne-aura.org</t>
   </si>
   <si>
     <t>0477495733</t>
   </si>
   <si>
     <t>https://www.fne-aura.org/loire/</t>
   </si>
   <si>
     <t>FRAPNA Ardèche</t>
   </si>
   <si>
     <t>La Fédération Rhône Alpes de Protection de la Nature (FRAPNA) Ardèche est une association à but non lucratif. De par ses statuts, la FRAPNA Ardèche a pour vocation la défense, la protection, la sauvegarde de l'environnement et du milieu naturel, de la faune et de la flore qu'il abrite dans le département de l'Ardèche. Pour atteindre les buts qu'elle s'est fixée, la FRAPNA Ardèche participe à toute initiative tendant à favoriser le développement d'une conscience écologique. Elle s'associe aux actions visant des buts similaires sur les plans régional, national ou international.</t>
   </si>
   <si>
     <t>Nature et Santé, Eau, Santé-Environnement</t>
   </si>
   <si>
     <t>39 rue Jean-Louis Soulavie</t>
   </si>
   <si>
     <t>07110</t>
   </si>
   <si>
     <t>LARGENTIERE</t>
   </si>
@@ -3697,51 +3829,51 @@
 En tant que réseau régional, il facilite et articule la mise en relation de celles et ceux qui agissent pour l'EEDD :
 Educateur·trice·s à l'environnement, animateur·trice·s nature, animateur·trice·s de réseaux, formateur·trice·s, éducateur·trice·s pour la santé, éducateur·trice·s à la solidarité internationale, animateur·trice·s en éducation populaire, élu·e·s et technicien·ne·s de collectivités, salarié·e·s d'entreprises, élu·e·s, salarié·e·s et bénévoles d'associations, enseignant·e·s, accompagnateur·trice·s en montagne, animateur·trice·s sportifs, animateur·trice·s des parcs et réserves, de fermes pédagogiques, entrepreneur·e·s solidaires, professionnel·le·s du tourisme…
 Le GRAINE rassemble, forme, mobilise, accompagne, informe celles et ceux qui agissent pour l'EEDD.
 Le GRAINE favorise les partenariats, permet la mutualisation d'outils et la circulation d'informations, accompagne l'évolution des pratiques professionnelles, renforce la cohérence et l'efficacité des actions sur toute la région, permet aussi une meilleure visibilité des acteurs et vise la reconnaissance de l'utilité sociale de l'EEDD.
 Pour atteindre ses objectifs le GRAINE coordonne de nombreuses actions destinées et ouvertes à toutes les personnes et structures intéressées.</t>
   </si>
   <si>
     <t>4 place Carnot</t>
   </si>
   <si>
     <t>Professionnels, Élus, Salariés</t>
   </si>
   <si>
     <t>Adèle</t>
   </si>
   <si>
     <t>Petit</t>
   </si>
   <si>
     <t>Chargée de communication</t>
   </si>
   <si>
     <t>adele.petit@graine-ara.org</t>
   </si>
   <si>
-    <t>09 72 30 04 90</t>
+    <t>07 72 18 59 89</t>
   </si>
   <si>
     <t>http://graine-ara.org</t>
   </si>
   <si>
     <t>Haute-Loire Bio</t>
   </si>
   <si>
     <t>HLBio</t>
   </si>
   <si>
     <t>Haute-Loire Biologique est l'association de développement de l'agriculture biologique en Haute-Loire. Créée en 1992 par des producteurs bio, elle rassemble aujourd'hui près de 250 adhérents, dont environ 40% des producteurs bio du département. L'objectif de l'association est de développer et promouvoir cette agriculture sur tout le département ainsi que de représenter ces producteurs au niveau régional et national via notre travail en réseau avec la FRAB et la FNAB. Nous accompagnons à la fois les producteurs (bio, en conversion, porteurs de projets), les artisans transformateurs, les distributeurs, les collectivités et tous les acteurs locaux du développement de la bio dans leurs projets concernant l'agriculture biologique et la transition agricole et alimentaire de leur territoire.
 Haute-Loire Bio porte également des actions de sensibilisation à destination de différents publics : élus, professionnels de l'agriculture, grand public... Les thématiques sont variées : agriculture mais aussi eau, biodiversité, changement climatique, santé...</t>
   </si>
   <si>
     <t>Changements climatiques, Alimentation et Agriculture, Eau, Santé-Environnement</t>
   </si>
   <si>
     <t>Département de la Haute-Loire</t>
   </si>
   <si>
     <t>28 boulevard Président Bertrand</t>
   </si>
   <si>
     <t>Le Puy en Velay</t>
@@ -3874,66 +4006,66 @@
     <t>Les Amanins</t>
   </si>
   <si>
     <t>Centre agroécologique</t>
   </si>
   <si>
     <t>Notre centre agroécologique accueille divers publics tout au long de l'année. La terre des Amanins s'étend sur 55 hectares de champs, prairies et forêts, dans un écrin de verdure. 
 Nous oeuvrons pour que l'humain et la nature se retrouvent. C'est à la fois une ferme en activité, et un lieu de transmission :
 - L'accueil : Des bâtiments d'accueil écoconstruits, des énergies renouvelables, une restauration "du jardin à l'assiette" 100% bio et 80% à base des produits de notre ferme, des ateliers de transmission, le tout dans un cadre convivial et chaleureux.
 - L'école : Parce que la coopération s'apprend, l'école du Colibri met en œuvre un projet pédagogique permettant aux enfants d'apprendre à vivre ensemble, et d'être en paix avec : soi-même, les autres, l'environnement.
 - La ferme : L'autonomie alimentaire du centre passe par un travail agricole important. Les pratiques agricoles des Amanins s'inscrivent dans une démarche d'agroécologie. Vingt hectares de terre cultivable permettent de cultiver céréales, légumineuses, fourrages, légumes et petits fruits.</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Alimentation et Agriculture, Eau, Déchets, Santé-Environnement</t>
   </si>
   <si>
     <t>Nos publics viennent de partout en France, et même au-delà.</t>
   </si>
   <si>
     <t>1324 Route de Crest</t>
   </si>
   <si>
     <t>LA-ROCHE-SUR-GRANE</t>
   </si>
   <si>
-    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Tout public, Professionnels, Salariés, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
+    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Salariés, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
   </si>
   <si>
     <t>Nous accueillons des publics variés : adultes, familles &amp; grand public (stages, formations, séminaires, séjours familles, évènements...), enfants &amp; adolescents (animations à la journée, classes découvertes)...</t>
   </si>
   <si>
     <t>Anna</t>
   </si>
   <si>
     <t>Roché</t>
   </si>
   <si>
     <t>Coordinatrice du pôle animation</t>
   </si>
   <si>
-    <t>classe.decouvouerte@lesamanins.com</t>
+    <t>classe.decouverte@lesamanins.com</t>
   </si>
   <si>
     <t>04 75 42 75 05</t>
   </si>
   <si>
     <t>http://www.lesamanins.com</t>
   </si>
   <si>
     <t>Les Bleues'Bellules</t>
   </si>
   <si>
     <t>Formations-Ateliers-Conférences-Stages" : Les Bleues'Bellules célèbrent l'amour de la nature ...celle du dehors et celle du dedans "
 Évènements d'entreprise : Chouchoutez vos collaborateurs !
 Et permettez-leur de vivre des expériences de nature ! Qu'il s'agisse de mieux se connaître en dehors du cadre habituel, créer des liens privilégiés, débloquer certaines situations, remobiliser les collaborateurs ou amorcer de nouveaux projets, choisir de la faire en pleine nature avec Les Bleues'Bellules, c'est déjà délivrer un message ! Et oui, en optant pour l'une de nos propositions, vous offrez un espace-temps…pour respirer et ralentir !
 Pour de l'authenticité dans le partage, du bien-être dehors en se reconnectant à des instincts naturels, pour explorer notre part la plus créative, la plus coopérante, la plus ingénieuse. C'est tout cela qui se joue en nature ! Et en plus, vous montrez votre engagement au grand mouvement de transition écologique …car la connexion à la nature en est une pierre angulaire, si elle n'en n'est pas le fondement !
 Formations Qualiopi :
 « Accompagnement à l'école du dehors »
 « Eveil à la nature pour les tout-petits » 
 « Vers un pouvoir d'agir joyeux et motivé en EEDD »
 L'objectif des formations ? Que tout cela essaime ! De nos jours, le Syndrome du manque de nature est prégnant à tous les échelons de la société, et il est essentiel que les professionnels (une force vive !) qui accompagnent des enfants et des adultes le fassent en nature. Et même, que ceux qui le font déjà dehors avec une orientation « connaissances » puissent ouvrir le champ des possibles, vers des moments de connexion à la nature. Il est temps de réinventer notre rapport au monde, et même dans nos pratiques professionnelles. Pour que nous soyons tous des vivants parmi les vivants ! Sortir de l'éducation et de l'accompagnement hors-sol, sortir du ‘tout naturaliste', revoir sa posture, disposer d'outils et développer sa confiance, c'est ce que je souhaite partager à travers les formations proposées.
 Ateliers de reconnexion à la nature : Un savant mélange entre la sylvothérapie (shinrin-yoku) et le coaching par la nature, ici on ne parle pas de faire une activité mais de vivre une expérience ! Cela favorise la découverte de notre intériorité et crée un pont entre notre nature intérieure et la nature extérieure (on parle de nature miroir).
 Pour les entreprises, structures et particuliers. Sous forme de team-building et coaching pour les entreprises, et sous forme de sortie pour les structures et particuliers, les ateliers sont ponctués de moments conviviaux, d'expériences en nature et de moments d'expression. Ces sorties en immersion sont une pratique orientée Santé Environnement (One Health),  un moyen de revenir à la nature et au cœur !
 Ateliers de pédagogie par la nature :
 C'est une pédagogie tout-droit venue des Forest School ! En France, cette pratique est cadrée et doit répondre à sept points-clés (site RPPN). Différente de l'animation nature, la pédagogie par la nature (PPN) favorise un développement holistique de l'enfant, dans ses savoir-être, savoir et savoir-faire ! Les enfants y apprennent à être, plutôt que faire !
 Et tout cela se joue lors d'activités proposées, comme sculpter une baguette magique (avec de vrais outils !), construire des cabanes, grimper aux arbres, la cuisine de la gadoue, le jeu libre, s'initier à des gestes et apprentissages primitifs, le sit-spot, suivre les traces d'animaux, etc., la liste est infinie !
@@ -4232,51 +4364,51 @@
   <si>
     <t>Nature et Santé, Changements climatiques, Aménagement du territoire, Alimentation et Agriculture, Eau, Santé-Environnement</t>
   </si>
   <si>
     <t>100 rue des fougères</t>
   </si>
   <si>
     <t>Leslie</t>
   </si>
   <si>
     <t>FAVRE</t>
   </si>
   <si>
     <t>Cheffe de projet EEDD</t>
   </si>
   <si>
     <t>leslie.favre@lpo.fr</t>
   </si>
   <si>
     <t>04 37 61 05 06</t>
   </si>
   <si>
     <t>https://auvergne-rhone-alpes.lpo.fr/lpo-locales/rhone/</t>
   </si>
   <si>
-    <t>LPO Auvergne-Rhône-Alpes  - délégations Savoie et Haute-Savoie</t>
+    <t>LPO AuRA - Savoie et Haute-Savoie</t>
   </si>
   <si>
     <t>LPO 73 + 74</t>
   </si>
   <si>
     <t>La LPO AURA c'est : agir pour l'oiseau, la faune sauvage, la nature et l'Homme, et lutter contre le déclin de la biodiversité, par la connaissance, la protection, l'éducation et la mobilisation.
 Les objectifs de l'éducation à l'environnement de la LPO AURA : 
 	Découvrir les richesses du patrimoine naturel local.
 	(Re) Mettre en contact l'homme avec la nature.
 	Initier aux techniques d'observation.
 	 Se questionner sur le fonctionnement des écosystèmes.
 	Comprendre les enjeux environnementaux actuels. 
 	Connaître, préserver et respecter son environnement proche.
 	Sensibiliser et former les acteurs de la protection de la nature d'aujourd'hui et de demain.
 La LPO s'adresse à tous publics en veillant à :
 - Sensibiliser sur la nécessité d'un usage raisonné et durable des ressources naturelles afin de protéger la biodiversité.
 - Engager peu à peu les jeunes citoyens dans la découverte sensible et réfléchie des phénomènes naturels et des faits culturels qui l'entourent.
 - Favoriser la solidarité entre les individus, les générations, les territoires et l'environnement.
 - Faire vivre la notion de civisme à l'égard de l'environnement en sensibilisant les jeunes enfants et adolescents à l'impact de leurs comportements sur le milieu naturel.
 - Favoriser l'éveil et l'épanouissement des enfants et adolescents en proposant des supports ludiques et pédagogiques autour de la biodiversité.
 De l'échange informel à un cycle de formation, de la conférence au chantier, de l'action ponctuelle à un cycle d'animations, de la participation aux protocoles d'études existants  à des ateliers; la forme de nos interventions s'adapte à votre demande .</t>
   </si>
   <si>
     <t>Changements climatiques, Aménagement du territoire, Alimentation et Agriculture, Eau, Environnement intérieur</t>
   </si>
@@ -4307,54 +4439,54 @@
   <si>
     <t>anelyse.flandin@lpo.fr</t>
   </si>
   <si>
     <t>07.82.50.69.62</t>
   </si>
   <si>
     <t>http://haute-savoie.lpo.fr/index.php?m_id=22038&amp;item=38</t>
   </si>
   <si>
     <t>LPO Isère</t>
   </si>
   <si>
     <t>LPO AURA - Isère</t>
   </si>
   <si>
     <t>Nature et Santé, Aménagement du territoire, Alimentation et Agriculture, Eau</t>
   </si>
   <si>
     <t>5 place Bir Hakeim</t>
   </si>
   <si>
     <t>GRENOBLE</t>
   </si>
   <si>
-    <t>orianne</t>
-[...2 lines deleted...]
-    <t>jouvel</t>
+    <t>Orianne</t>
+  </si>
+  <si>
+    <t>Jouvel</t>
   </si>
   <si>
     <t>animatrice naturaliste</t>
   </si>
   <si>
     <t>orianne.jouvel@lpo.fr</t>
   </si>
   <si>
     <t>0476517803</t>
   </si>
   <si>
     <t>http://isere.lpo.fr</t>
   </si>
   <si>
     <t>Madeleine Environnement</t>
   </si>
   <si>
     <t>Association d'éducation à l'environnement, de conduite de projet et d'accompagnement au changement.</t>
   </si>
   <si>
     <t>Air Extérieur, Alimentation et Agriculture, Eau, Déchets</t>
   </si>
   <si>
     <t>Nord Loire</t>
   </si>
@@ -4523,53 +4655,50 @@
   <si>
     <t>Enfants (7-12 ans), Adolescents (13-18 ans), Famille, Parents</t>
   </si>
   <si>
     <t>Enfants (3-11 ans) Adolescents (11-17 ans)</t>
   </si>
   <si>
     <t>Mathilde</t>
   </si>
   <si>
     <t>Steiler</t>
   </si>
   <si>
     <t>animation.nature@mejcroixrousse.org</t>
   </si>
   <si>
     <t>04 78 29 84 06</t>
   </si>
   <si>
     <t>https://mejcroixrousse.org/</t>
   </si>
   <si>
     <t>Maison de la Petite Enfance - Scionzier</t>
   </si>
   <si>
-    <t>Structure d'accueil petite enfance</t>
-[...1 lines deleted...]
-  <si>
     <t>La Maison de la Petite Enfance de Scionzier comprend le RPE (Relai Petite Enfance) ainsi qu'une crèche municipale de 35 places.</t>
   </si>
   <si>
     <t>Scionzier</t>
   </si>
   <si>
     <t>7 rue du Crétêt</t>
   </si>
   <si>
     <t>Etablissement d'Accueil du Jeune Enfant</t>
   </si>
   <si>
     <t>Ludivine</t>
   </si>
   <si>
     <t>Pechberty</t>
   </si>
   <si>
     <t>Infirmière de la crèche</t>
   </si>
   <si>
     <t>infirmierecreche@scionzier.fr</t>
   </si>
   <si>
     <t>https://www.scionzier.fr/vie-de-famille/accueil-petite-enfance</t>
@@ -4636,51 +4765,51 @@
     <t>sfrey@grandlyon.com</t>
   </si>
   <si>
     <t>https://www.grandlyon.com/</t>
   </si>
   <si>
     <t>Mille Traces</t>
   </si>
   <si>
     <t>Mille Traces agit pour l'éducation à l'environnement et la protection de la nature.
 Avec l'appui d'éducateurs à l'environnement, de guides naturalistes, de bénévoles et de scientifiques elle intervient sous forme de conférences, stages de formation, expositions itinérantes, stands d'information, ateliers techniques ou créatifs, sorties de terrain, et animations scolaires et extra scolaires.</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Déchets, Santé-Environnement</t>
   </si>
   <si>
     <t>Le territoire dépend du type d'action développée.</t>
   </si>
   <si>
     <t>Rousset en Vercors</t>
   </si>
   <si>
     <t>Saint Agnan en Vercors</t>
   </si>
   <si>
-    <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Tout public, Tout public</t>
+    <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Tout public</t>
   </si>
   <si>
     <t>THIERY</t>
   </si>
   <si>
     <t>Chargée de projets / guide naturaliste / éducatrice à l'environnement</t>
   </si>
   <si>
     <t>contact@mille-traces.org</t>
   </si>
   <si>
     <t>04 75 48 13 77</t>
   </si>
   <si>
     <t>http://www.mille-traces.org</t>
   </si>
   <si>
     <t>MLER SAS</t>
   </si>
   <si>
     <t>MLER</t>
   </si>
   <si>
     <t>Entreprise spécialisée dans la Qualité des Environnements Intérieurs, Qualité de l'Air, Confort, Ventilation et Performance Energétique.
 Conseil, Formation, Assistance à Maitrise d'Ouvrage par un Conseiller en Environnements Intérieurs (CEI), Expert près la Cour d'Appel de Chambéry dans la rubrique E 3.01 : pollution de l'air.</t>
@@ -4689,50 +4818,91 @@
     <t>431 Impasse de Putignet</t>
   </si>
   <si>
     <t>RUFFIEUX</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Conseils, expertise, Ingénierie de projet, Formation</t>
   </si>
   <si>
     <t>Jeunes (12-25 ans), Famille, Professionnels, Élus, Salariés</t>
   </si>
   <si>
     <t>Philippe</t>
   </si>
   <si>
     <t>PETIT</t>
   </si>
   <si>
     <t>Président</t>
   </si>
   <si>
     <t>philippe.petit@mler.fr</t>
   </si>
   <si>
     <t>06 79 22 90 50</t>
+  </si>
+  <si>
+    <t>Multi BEES</t>
+  </si>
+  <si>
+    <t>Société</t>
+  </si>
+  <si>
+    <t>1. La structure
+Multi BEES est un réseau national d'animateurs et d'animatrices engagés, fondé par Julie Lainez, spécialisé dans l'animation d'ateliers participatifs autour de la nature, de la biodiversité et de la transition zéro déchet.
+La structure conçoit et déploie des actions de sensibilisation de proximité basées sur la pédagogie active et le concept du "faire soi-même". Ces interventions conviviales et concrètes s'adressent aux entreprises (pour accompagner leurs démarches RSE, animer des événements ou proposer des team-buildings engagés) ainsi qu'aux collectivités et établissements publics (milieu scolaire, crèches, centres de loisirs ou médiathèques). Multi BEES propose également des ateliers à destination des particuliers.
+L'objectif est de permettre à chaque public, quel que soit son âge, de se reconnecter au vivant tout en s'appropriant des gestes écoresponsables simples, économiques et durables à appliquer au quotidien.
+2. Nos ateliers
+Pour répondre aux besoins de ses différents publics, Multi BEES s'appuie sur une grande variété de formats d'intervention pragmatiques et interactifs :
+	Des ateliers participatifs : axés sur la biodiversité de proximité, ils invitent les participants à fabriquer des objets concrets (hôtels à insectes, nichoirs, kokedamas) ou à s'impliquer dans des projets (création de potagers, mise en place de composts).
+	Des sessions de transmission de savoir-faire : des ateliers techniques axés sur le zéro déchet pour apprendre à fabriquer soi-même ses produits du quotidien (cosmétiques naturels, produits ménagers sains) tout en apprenant à décrypter l'impact environnemental et sanitaire des composants industriels.
+	Des parcours d'accompagnement structurels : des interventions thématiques conçues pour s'intégrer directement dans les programmes scolaires ou pour accompagner les structures petite enfance et les collectivités vers des démarches durables.</t>
+  </si>
+  <si>
+    <t>Nature et Santé, Déchets</t>
+  </si>
+  <si>
+    <t>171 chemin du pré de l'âne</t>
+  </si>
+  <si>
+    <t>Montverdun</t>
+  </si>
+  <si>
+    <t>Famille, Professionnels, Salariés, Tout public</t>
+  </si>
+  <si>
+    <t>Lainez</t>
+  </si>
+  <si>
+    <t>contact@multibees.com</t>
+  </si>
+  <si>
+    <t>04 12 04 23 22</t>
+  </si>
+  <si>
+    <t>https://www.multibees.com/</t>
   </si>
   <si>
     <t>Mutualité française Auvergne-Rhône-Alpes</t>
   </si>
   <si>
     <t>MfARA</t>
   </si>
   <si>
     <t>Organisme de protection sociale</t>
   </si>
   <si>
     <t>La Mutualité française Auvergne-Rhône-Alpes est investie dans la prévention et la promotion de la santé. Cette démarche s'inscrit dans une approche globale de la santé et privilégie l'intervention de proximité et la participation du public. Ses actions se déclinent sur les douze départements de la région. La Mutualité française Auvergne-Rhône-Alpes mène des actions de prévention et de promotion de la santé environnement dans le champ de la petite enfance depuis 2012 et en a fait une priorité stratégique de son activité. Elle souhaite ainsi poursuivre en déployant des actions locales sur l'ensemble du territoire de la Région pour sensibiliser à ces enjeux et diffuser les leviers pour agir.</t>
   </si>
   <si>
     <t>Ondes électromagnétiques, Air Extérieur, Alimentation et Agriculture, Eau, Environnement intérieur</t>
   </si>
   <si>
     <t>67 quai Charles de Gaulle</t>
   </si>
   <si>
     <t>Parents, Professionnels</t>
   </si>
   <si>
     <t>Professionnels de la périnatalité et petite enfance. Futurs et jeunes parents.</t>
   </si>
@@ -4884,50 +5054,56 @@
     <t>Ronsin</t>
   </si>
   <si>
     <t>Technicienne environnement et animatrice nature</t>
   </si>
   <si>
     <t>nature.biodiversite@hotmail.com</t>
   </si>
   <si>
     <t>0676234026</t>
   </si>
   <si>
     <t>https://www.facebook.com/NatureBiodiversite.RonsinBetty/</t>
   </si>
   <si>
     <t>Nature et Sens</t>
   </si>
   <si>
     <t>Nature et Sens accompagne le lien entre humain et nature en ville. 
 Balades avec expériences sensorielles (marche en aveugle, temps d'écoute guidés), partage de ressentis et créativité collective. 
 Regards croisés art-santé-écologie
 Lyon et alentours</t>
   </si>
   <si>
     <t>Non renseigné</t>
+  </si>
+  <si>
+    <t>Association</t>
+  </si>
+  <si>
+    <t>contact@nature-sens.org</t>
   </si>
   <si>
     <t>NEOECOLO</t>
   </si>
   <si>
     <t>Libère l'écolo qui est en toi</t>
   </si>
   <si>
     <t>NÉOÉCOLO accompagne les structures de promotion de la santé et de l'environnement à déployer leur impact et renouer avec leur mission : développer le pouvoir d'agir. Nous développons pour vos bénéficiaires des programmes collectifs et multi-séances clé en main ou sur mesure pour accompagner le changement durablement sur les sujets de Santé Écologie. Chaque programme est associé à une mesure d'impact.
 La force de NÉOÉCOLO est d'allier l'expertise en santé-environnement à l'accompagnement au changement écologique.
 NEOECOLO est fondé par ANAIS LESIOURD, écolo enthousiaste depuis 2015. Formée en santé environnement par l'IFSEN et à l'accompagnement au changement des transitions écologiques et sociétales par Changement vivant (Lara Mang Joubert).</t>
   </si>
   <si>
     <t>Changements climatiques, Déchets, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>LOIRE, RHONE, Agglo Roanne, Agglo Loire Forez</t>
   </si>
   <si>
     <t>482 LE COIN</t>
   </si>
   <si>
     <t>SAINT MARTIN LA SAUVETE</t>
   </si>
   <si>
@@ -4984,109 +5160,93 @@
   <si>
     <t>8 quai Jean Moulin</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Plaidoyer, Conseils, expertise, Offre documentaire</t>
   </si>
   <si>
     <t>Célia</t>
   </si>
   <si>
     <t>Colombier</t>
   </si>
   <si>
     <t>chargée d'études santé environnement</t>
   </si>
   <si>
     <t>celia.colombier@ors-auvergne-rhone-alpes.org</t>
   </si>
   <si>
     <t>04 72 07 46 20</t>
   </si>
   <si>
     <t>https://www.ors-auvergne-rhone-alpes.org/index.asp</t>
   </si>
   <si>
-    <t>Observatoire territorial des conduites à risque de l'adolescent</t>
-[...22 lines deleted...]
-  <si>
     <t>Oïkos : la maison, son environnement</t>
   </si>
   <si>
     <t>L'association Oïkos, ouverte à tou.t.e.s, a pour objet le développement et la promotion de la construction et de la rénovation dans le respect de l'environnement, de la santé des individus, et la mise en évidence des impacts économiques et sociaux induits. L'association mène toute action propre à concourir à son objet, notamment la formation, la sensibilisation à l'habitat et son environnement, l'accompagnement et l'information des particulier.e.s, des professionnel.le.s et des collectivités.</t>
   </si>
   <si>
-    <t>Ondes électromagnétiques, Air Extérieur, Aménagement du territoire, Eau, Environnement intérieur, Santé-Environnement</t>
-[...8 lines deleted...]
-    <t>LA TOUR DE SALVAGNY</t>
+    <t>Changements climatiques, Environnement intérieur, Santé-Environnement</t>
+  </si>
+  <si>
+    <t>Métropole de Lyon, Rhône et départements limitrophes, AURA et membre de réseaux nationaux</t>
+  </si>
+  <si>
+    <t>117 rue Pierre Passemard</t>
+  </si>
+  <si>
+    <t>L'Arbresle</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Conseils, expertise, Animation de réseau, dialogue territorial, Formation, Offre documentaire</t>
   </si>
   <si>
-    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Tout public, Professionnels, Élus, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
-[...2 lines deleted...]
-    <t>0981609283</t>
+    <t>Jeunes (12-25 ans), Famille, Professionnels, Élus, Tout public</t>
+  </si>
+  <si>
+    <t>François</t>
+  </si>
+  <si>
+    <t>LEROUX</t>
+  </si>
+  <si>
+    <t>informer@oikos-ecoconstruction.com</t>
+  </si>
+  <si>
+    <t>09 70 70 00 93</t>
   </si>
   <si>
     <t>https://oikos-ecoconstruction.com/</t>
   </si>
   <si>
     <t>Osm'Ose</t>
   </si>
   <si>
-    <t>Animatrice et formatrice dans le champ de l'Éducation aux Mondes et aux Autres ( Éducation à l'Environnement, Citoyenneté et Solidarité Internationale, Éducation relationnelle).
-	Référente départementale avec l'IREPS en ESE (Education Santé-Environnement) pour le RDEE (Réseau Drômois d'Education à l'Environnement).</t>
+    <t>Animatrice et formatrice dans le champ de l'Éducation aux Mondes et aux Autres ( Éducation à l'Environnement, Citoyenneté et Solidarité Internationale, Éducation relationnelle).</t>
   </si>
   <si>
     <t>Changements climatiques, Alimentation et Agriculture</t>
   </si>
   <si>
     <t>1 IMPASSE SAINT PIERRE</t>
   </si>
   <si>
     <t>AOUSTE SUR SYE</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Animation de réseau, dialogue territorial, Formation</t>
   </si>
   <si>
     <t>Professeure de Yoga</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Jeunes (12-25 ans), Tout public</t>
   </si>
   <si>
     <t>Cécile</t>
   </si>
   <si>
     <t>Animatrice et formatrice</t>
   </si>
@@ -5128,79 +5288,50 @@
   <si>
     <t>FAVERGES-SEYTHENEX</t>
   </si>
   <si>
     <t>Famille, Parents, Professionnels, Tout public</t>
   </si>
   <si>
     <t>professionnels de santé et assimilés, futurs et jeunes parents, public scolaire</t>
   </si>
   <si>
     <t>Augier</t>
   </si>
   <si>
     <t>Auto-entrepreneur</t>
   </si>
   <si>
     <t>agnes.osmose@gmail.com</t>
   </si>
   <si>
     <t>0627345636</t>
   </si>
   <si>
     <t>https://osmose-santeenvironnementale.fr</t>
   </si>
   <si>
-    <t>Passerelle Nature</t>
-[...27 lines deleted...]
-  <si>
     <t>Passeuse de Nature Annecy</t>
   </si>
   <si>
     <t>Passeuse de Nature Annecy développe des actions visant à reconnecter les publics à la nature et à encourager des comportements plus respectueux du vivant. 
 Les animations s'adressent à différents publics (enfants, jeunes, familles, adultes - grand public, scolaires, centres de loisirs) et prennent la forme notamment de sorties nature, d'ateliers pédagogiques, d'animations de sensibilisation à la biodiversité locale, ainsi que d'interventions favorisant l'observation, l'expérimentation et l'éveil au lien sensible avec les milieux naturels. Ancrées dans le territoire, mes actions s'appuient sur une approche pédagogique active et bienveillante qui favorise l'autonomie, la compréhension des enjeux environnementaux locaux et l'engagement citoyen. 
  </t>
   </si>
   <si>
     <t>Haute Savoie, Grand Annecy, Parc des Bauges, Pays de l’Albanais, Fier &amp; Usses, Genevois français, Plus loin sur demande</t>
   </si>
   <si>
     <t>60 impasse du chavan</t>
   </si>
   <si>
     <t>Provent</t>
   </si>
   <si>
     <t>blanprovent@gmail.com</t>
   </si>
   <si>
     <t>0666163055</t>
   </si>
   <si>
     <t>https://passeusedenatureannecy.com/</t>
   </si>
@@ -5229,73 +5360,88 @@
   <si>
     <t>Sportifs</t>
   </si>
   <si>
     <t>Guigal</t>
   </si>
   <si>
     <t>contact@pelion-sante.fr</t>
   </si>
   <si>
     <t>0677474895</t>
   </si>
   <si>
     <t>http://www.pelion-sante.fr</t>
   </si>
   <si>
     <t>Pôle ESE</t>
   </si>
   <si>
     <t>Depuis 2010, le GRAINE et l'IREPS animent le pôle thématique régional ESE qui a pour objectif d'accompagner et de développer l'éducation et la promotion de la santé-environnement en Auvergne-Rhône-Alpes. Cette dynamique de mise en réseau des acteurs éducatifs en santé-environnement est issue d'une volonté croisée du GRAINE et de l'IREPS de travailler ensemble.</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Plaidoyer, Animation de réseau, dialogue territorial, Formation</t>
   </si>
   <si>
+    <t>Odessa Marmorat (GRAINE)</t>
+  </si>
+  <si>
+    <t>Marie Pagès-Gold (Promotion Santé ARA)</t>
+  </si>
+  <si>
+    <t>info@pole-ese-ara.org</t>
+  </si>
+  <si>
     <t>https://ese-ara.org/le-pole-ese</t>
   </si>
   <si>
     <t>Pose Sauvage</t>
   </si>
   <si>
-    <t>Pose Sauvage accompagne les entreprises (RSE), les collectivités et les particuliers dans leurs projets d'éducation à l'environnement mais aussi d'illustration et de médiation :
+    <t>Pose Sauvage accompagne les entreprises, les collectivités et les particuliers dans leurs projets d'éducation à l'environnement mais aussi d'illustration et de médiation :
 - reportage et illustration photo et vidéo ;
 - éducation à la nature ;
 - stage, balade poétique et sensible et immersion nature.
 Pour en savoir plus --&gt; https://www.pose-sauvage.fr/</t>
   </si>
   <si>
+    <t>Nature et Santé, Environnement sonore, Changements climatiques, Eau, Santé-Environnement</t>
+  </si>
+  <si>
     <t>Auvergne</t>
   </si>
   <si>
     <t>5 rue Saint Esprit</t>
   </si>
   <si>
     <t>BILLOM</t>
   </si>
   <si>
-    <t>Information, communication, sensibilisation, Education, animation, médiation, Plaidoyer, Animation de réseau, dialogue territorial, Offre documentaire</t>
+    <t>Information, communication, sensibilisation, Education, animation, médiation, Plaidoyer, Animation de réseau, dialogue territorial, Formation, Offre documentaire, Autre</t>
+  </si>
+  <si>
+    <t>Photographie et vidéo</t>
   </si>
   <si>
     <t>Amaridon</t>
   </si>
   <si>
     <t>Educateur à l'environnement, éco-interprète, photographe</t>
   </si>
   <si>
     <t>amaridon@yahoo.fr</t>
   </si>
   <si>
     <t>0672383133</t>
   </si>
   <si>
     <t>https://www.pose-sauvage.fr/</t>
   </si>
   <si>
     <t>Promotion Santé Auvergne Rhône-Alpes / Délégation de la Loire</t>
   </si>
   <si>
     <t>PSARA 42</t>
   </si>
   <si>
     <t>Objectifs et missions principales de la structure :
 	Contribuer à améliorer la santé des populations en agissant sur les différents déterminants de santé.
@@ -5364,53 +5510,50 @@
     <t>https://promotion-sante-ara.org</t>
   </si>
   <si>
     <t>Promotion Santé Auvergne-Rhône-Alpes / Délégation Ain</t>
   </si>
   <si>
     <t>PSARA 01</t>
   </si>
   <si>
     <t>Promotion Santé ARA développe la promotion de la santé en Auvergne-Rhône-Alpes pour :
 	Contribuer à améliorer la santé des populations en agissant sur les différents déterminants de santé ;
 	Réduire les inégalités sociales de santé, en portant une attention particulière aux populations les plus vulnérables.
 Promotion Santé ARA propose des services et des ressources pour accompagner vos projets contribuant à réduire les inégalités de santé, améliorer la santé des personnes et envisager plus globalement la qualité de vie des individus : documentation et outils pédagogiques, formations, conseils méthodologiques, ressources en ligne, interventions. Promotion Santé ARA met également en oeuvre sur la région des programmes d'éducation et de promotion de la santé à une échelle régionale, départementale ou locale. Ces programmes évoluent selon les besoins et les problématiques de santé repérés.</t>
   </si>
   <si>
     <t>247 chemin de Bellevue</t>
   </si>
   <si>
     <t>01960</t>
   </si>
   <si>
     <t>Peronnas</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Plaidoyer, Ingénierie de projet, Animation de réseau, dialogue territorial, Formation, Offre documentaire</t>
-  </si>
-[...1 lines deleted...]
-    <t>Professionnels, Élus</t>
   </si>
   <si>
     <t>Lucie</t>
   </si>
   <si>
     <t>CHANEL</t>
   </si>
   <si>
     <t>Référente ESE - Ain</t>
   </si>
   <si>
     <t>lucie.chanel@promotion-sante-ara.org</t>
   </si>
   <si>
     <t>04 74 23 13 14</t>
   </si>
   <si>
     <t>https://www.promotion-sante-ara.org</t>
   </si>
   <si>
     <t>Promotion Santé Auvergne-Rhône-Alpes / Délégation Allier</t>
   </si>
   <si>
     <t>Implantés sur toute la région Auvergne-Rhône-Alpes nous développons des projets de promotion de la santé et proposons des services pour :
 	améliorer la santé des populations,
@@ -5995,127 +6138,100 @@
   </si>
   <si>
     <t>SCOP CAE Oxalis</t>
   </si>
   <si>
     <t>S'ortie a intégré Oxalis en janvier 2022. L'activité S'ortie, représentée par Marie-Laure Ponnelle et Cédric Bonvoisin, est un des collaborateurs d'Oxalis. Nous partageons des valeurs communes et cela nous permet d'exercer notre toute jeune activité. Le cœur d'activité est d'intervenir auprès de différents publics de la crèche à l'adulte en privilégiant le contact avec la nature : L'animation nature pour tous !
 Les objectifs de notre activité sont :
 	Reconnecter les personnes à la nature
 	Mettre en avant les liens forts que nous avons avec la nature
 	Favoriser les pédagogies alternatives : Pédagogie de projet, pédagogie active, accompagnement à l'école du dehors, éducation par la nature
 	Prendre plaisir dans la nature</t>
   </si>
   <si>
     <t>Ain rhône</t>
   </si>
   <si>
     <t>106 impasse maillard</t>
   </si>
   <si>
     <t>01400</t>
   </si>
   <si>
     <t>chatillon sur chalaronne</t>
   </si>
   <si>
-    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Salariés, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
-[...1 lines deleted...]
-  <si>
     <t>Marie-Laure</t>
   </si>
   <si>
     <t>Ponnelle</t>
   </si>
   <si>
     <t>Animatrice nature</t>
   </si>
   <si>
     <t>marielaure.ponnelle@s-ortie.fr</t>
   </si>
   <si>
     <t>https://s-ortie.fr/</t>
-  </si>
-[...28 lines deleted...]
-    <t>https://www.s-ortie.fr/</t>
   </si>
   <si>
     <t>Santé Environnement Auvergne Rhône-Alpes</t>
   </si>
   <si>
     <t>SERA</t>
   </si>
   <si>
     <t>Mener des actions en santé-environnement, créer des synergies, mieux connaître, mieux informer, mieux prévenir des… 
 Ce que nous voulons :
 	Une meilleure connaissance des causes environnementales des maladies (recherche, outils de surveillance…),sans omettre les conséquences sanitaires et environnementales du dérèglement climatique.
 	Une information indépendante, pluraliste, scientifiquement rigoureuse pour la population, les élus, les professionnels…
 	L'intégration de la santé-environnement dans la formation (initiale et continue) et sa prise en compte dans toutes les autres politiques publiques.
 	Des débats citoyens sur les produits et les choix technologiques d'aujourd'hui comme ceux du futur.
 	Des modes de production plus respectueux de la santé et de l'environnement qui préservent la biodiversité.
 	La prévention, la reconnaissance et la prise en charge des pathologies environnementales émergentes qui vont en croissant.
 Ce que nous proposons :
 	L'accès pour nos adhérents aux études scientifiques en santé environnementale.
 	La projection de films documentaires, l'animation de débats et des formations (nous sommes acteurs de l'Institut de Formation - IFSEN).
 	Des animations : voici quelques thèmes que nous pouvons animer, ceux-ci peuvent bien sûr être déclinés selon vos demandes et selon les publics, associatifs, professionnels, universitaires ou scolaires : lien entre environnement et santé, et effets sur la santé de la qualité de l'eau, qualité de l'air extérieur et intérieur, alimentation et agriculture, perturbateurs endocriniens et toxiques, gestion des déchets, rayonnements électromagnétiques, téléphonie mobile, dérèglements climatiques, bruit etc…
 Se renseigner sur nos conditions et planning d'interventions :
 Tél :  04 76 47 02 53 ou 07 81 34 57 24
 SERA siège social :
 Maison des Associations de la Croix-Rousse
 28 rue Denfert Rochereau
 69004 LYON</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Famille, Parents, Professionnels, Élus, Tout public</t>
   </si>
   <si>
+    <t>Asso</t>
+  </si>
+  <si>
+    <t>contact@sera.asso.fr</t>
+  </si>
+  <si>
     <t>04 76 47 02 53</t>
   </si>
   <si>
     <t>https://www.sera.asso.fr/</t>
   </si>
   <si>
     <t>SCHS Ville Roanne</t>
   </si>
   <si>
     <t>SCHS Roanne</t>
   </si>
   <si>
     <t>Nous sommes à la fois Service Communal d'Hygiène et Santé Ville de Roanne (une antenne de l'Agence Régionale de Santé) et Service Sécurité Accessibilité Santé Publique et Développement Durable de la ville.
 Principales thématiques traitées :
 	Lutte contre l'Habitat Indigne : constat + mise en demeure
 	Suivi bâtiment santé : amiante, legionnelle, QAI, radon etc
 	Risques majeurs : mise à jour du Plan Communale de Sauvegarde et organisation des astreintes
 	Sensibilisation à la Santé envt : à destination des agents, et du public
  </t>
   </si>
   <si>
     <t>Air Extérieur, Environnement sonore, Déchets, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>Uniquement sur la Ville de Roanne</t>
@@ -6223,50 +6339,59 @@
   </si>
   <si>
     <t>Syndicat Intercommunal de Collecte et de Traitement des Ordures Ménagères du Nord Allier</t>
   </si>
   <si>
     <t>SICTOM Nord Allier</t>
   </si>
   <si>
     <t>Créé en 1976, le Syndicat Intercommunal de Collecte et de Traitement des Ordures Ménagères du Nord Allier est un syndicat mixte fermé.
 La compétence déchets est détenue par les Communautés de Communes et d'Agglomération. Suite à la loi NOTRe du 7 août 2015 (Nouvelle Organisation Territoriale de la République), ces Communautés ont décidé de transférer cette compétence au SICTOM Nord Allier.</t>
   </si>
   <si>
     <t>72 communes</t>
   </si>
   <si>
     <t>RD 779 - Lieu-dit "Prends-y-Garde"</t>
   </si>
   <si>
     <t>03230</t>
   </si>
   <si>
     <t>CHEZY</t>
   </si>
   <si>
     <t>Prévention des déchets</t>
+  </si>
+  <si>
+    <t>Sictom</t>
+  </si>
+  <si>
+    <t>Nord Allier</t>
+  </si>
+  <si>
+    <t>sictomnordallier@sictomnordallier.fr</t>
   </si>
   <si>
     <t>0470467719</t>
   </si>
   <si>
     <t>https://www.sictomnordallier.fr</t>
   </si>
   <si>
     <t>Syndicat Mixte du Beaujolais - Geopark Beaujolais</t>
   </si>
   <si>
     <t>Le Syndicat Mixte du Beaujolais porte plusieurs actions à destination du territoire Beaujolais. L'une d'entre-elles est le Geopark Beaujolais. Geopark est un label UNESCO qui valorise des territoires avec une géologie et un patrimoine associé d'une grande valeur ! Pour faire vivre ce label, plusieurs piliers sont développés chaque année dont un volet pédagogique avec la réalisation d'interventions en milieu scolaire, la réalisation de formations à destination des enseignants et des guides de terrain, ou encore la création d'outils pédagogiques. LA stratégie du Géoparc repose sur X axes :
 	Sensibilisation du grand public et des scolaires aux enjeux environnementaux
 	Protection du patrimoine géologique dans un territoire en mouvement
 	Déploiement du développement durable dans un contexte d'urgence climatique</t>
   </si>
   <si>
     <t>Communauté d'agglomération de l'Ouest Rhodanien - Communauté de communes Saône Beaujolais - Communauté d'agglomération Villefranche Beaujolais Saône - Communauté de communes Beaujolais Pierres Dorées</t>
   </si>
   <si>
     <t>172 boulevard Victor Vermorel</t>
   </si>
   <si>
     <t>Villefranche-sur-Saône</t>
   </si>
@@ -6365,129 +6490,162 @@
   <si>
     <t>Jaujac</t>
   </si>
   <si>
     <t>Professionnels, Élus, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
   </si>
   <si>
     <t>Ema</t>
   </si>
   <si>
     <t>DELHOME</t>
   </si>
   <si>
     <t>Coordinatrice Ateliers Passerellles</t>
   </si>
   <si>
     <t>edelhome@pnrma.fr</t>
   </si>
   <si>
     <t>0475363867</t>
   </si>
   <si>
     <t>https://www.parc-monts-ardeche.fr/</t>
   </si>
   <si>
+    <t>Thonon Agglomération</t>
+  </si>
+  <si>
+    <t>TA</t>
+  </si>
+  <si>
+    <t>Thonon Agglomération est un EPCI composé de 25 communes et de près de 100 000 habitants. Devenue compétente en matière de santé en 2025, l'agglomération porte son premier Contrat local de santé 2026-2030. Ce contrat s'appuie sur 4 axes prioritaires dont un en santé-environnement. </t>
+  </si>
+  <si>
+    <t>2 place de l'hôtel de ville</t>
+  </si>
+  <si>
+    <t>marie</t>
+  </si>
+  <si>
+    <t>LIEVRE</t>
+  </si>
+  <si>
+    <t>Coordinateur du Contrat local de santé</t>
+  </si>
+  <si>
+    <t>m-lievre@thononagglo.fr</t>
+  </si>
+  <si>
+    <t>https://www.thononagglo.fr/</t>
+  </si>
+  <si>
     <t>Tifaine.b</t>
   </si>
   <si>
     <t>J'accompagne des personnes, collectifs et organisations dans leurs transitions écologiques, sociales et humaines.
-Formée à la facilitation, à l'éducation populaire et à l'écopsychologie, je conçois et anime des espaces d'apprentissage et de transformation où l'on relie intériorité, collectif et lien au vivant.
+Formée à la facilitation, à l'éducation populaire et à l'écothérapie, je conçois et anime des espaces d'apprentissage et de transformation où l'on relie intériorité, collectif et lien au vivant.
 Domaines d'intervention :
 	Transition écologique et sociale
 	Gouvernance partagée &amp; intelligence collective
-	Écopsychologie et lien au vivant
+	Écothérapie et lien au vivant
 	Formation et accompagnement 
 Publics :
 Individus, associations, collectivités, acteurs éducatif,  éducation à l'environnement et de la santé-environnement.
 Site : https://tifainetifb.wixsite.com/website</t>
   </si>
   <si>
     <t>30 rue des écoles</t>
   </si>
   <si>
     <t>30 chemin des écoles</t>
   </si>
   <si>
     <t>Aubenas</t>
   </si>
   <si>
     <t>Tifaine</t>
   </si>
   <si>
     <t>Beuf</t>
   </si>
   <si>
+    <t>tifaine.b@etik.com</t>
+  </si>
+  <si>
     <t>0768073235</t>
   </si>
   <si>
     <t>https://tifainetifb.wixsite.com/website</t>
   </si>
   <si>
     <t>Union régionale des CPIE Auvergne-Rhône-Alpes</t>
   </si>
   <si>
     <t>URCPIE AURA</t>
   </si>
   <si>
     <t>L'Union Régionale des Centres Permanents d'Initiatives pour l'environnement d'Auvergne - Rhône-Alpes regroupe les CPIE de la Région et 5 membres associés. Elle élabore et conduit des projets de portée régionale en lien avec ses membres et partenaires. Elle représente et assure la promotion des savoir-faire de son réseau. Elle promeut et porte un pôle de formation en faveur de la transition écologique sur les territoires, à destination notamment des salariés d'associations, d'entreprises, de collectivités, des élus et des administrateurs.</t>
   </si>
   <si>
     <t>Nature et Santé, Air Extérieur, Eau, Santé-Environnement</t>
   </si>
   <si>
     <t>245 rue Duguesclin</t>
   </si>
   <si>
     <t>Education, animation, médiation, Conseils, expertise, Animation de réseau, dialogue territorial, Formation</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Jeunes (12-25 ans), Professionnels, Tout public</t>
   </si>
   <si>
     <t>GAELLE</t>
   </si>
   <si>
     <t>GRATTARD</t>
   </si>
   <si>
     <t>Déléguée régionale</t>
   </si>
   <si>
     <t>g.grattard@urcpie-aura.org</t>
   </si>
   <si>
     <t>0437434506</t>
   </si>
   <si>
     <t>https://www.urcpie-aura.org</t>
   </si>
   <si>
     <t>Université Clermont Auvergne</t>
   </si>
   <si>
     <t>UCA</t>
+  </si>
+  <si>
+    <t>Université</t>
   </si>
   <si>
     <t>28 place Henri Dunant</t>
   </si>
   <si>
     <t>TSA 50500</t>
   </si>
   <si>
     <t>Expertise</t>
   </si>
   <si>
     <t>Jeunes (12-25 ans), Professionnels</t>
   </si>
   <si>
     <t>Marie-Pierre</t>
   </si>
   <si>
     <t>SAUVANT-ROCHAT</t>
   </si>
   <si>
     <t>Professeur d'université / Santé Publique</t>
   </si>
   <si>
     <t>m-pierre.sauvant-rochat@uca.fr</t>
   </si>
@@ -6502,86 +6660,50 @@
 Il s'agit d'un espace public ouvert de 1200 m² réservé à des arbres fruitiers (une vingtaine), des plantes aromatiques, des fleurs, des fruits et légumes et entretenu par des habitants du quartier (une douzaine).
 Nous disposons également d'un compost et pratiquons la permaculture.
 Il y a aujourd'hui plus de 400 espèces végétales différentes, et ce lieu est devenu une bulle d'oxygène, appréciée par tous les habitants qui le côtoient et profitent des récoltes.
 Nous sommes également labellisés Eco jardin depuis 2017.</t>
   </si>
   <si>
     <t>quartier du secteur 1 de Grenoble</t>
   </si>
   <si>
     <t>64 rue Ampère</t>
   </si>
   <si>
     <t>Laure</t>
   </si>
   <si>
     <t>Cubas</t>
   </si>
   <si>
     <t>community manager</t>
   </si>
   <si>
     <t>verger.essenciel@gmail.com</t>
   </si>
   <si>
     <t>0611812140</t>
-  </si>
-[...34 lines deleted...]
-    <t>http://versunenvironnementsain.org/</t>
   </si>
   <si>
     <t>Ville de Grenoble</t>
   </si>
   <si>
     <t>Service santé environnementale / Direction Santé publique et environnementale :
 - police sanitaire ;
 - pilotage, coordination ou pilotage de projets de santé environnementale : qualité de l'air intérieur, ondes électromagnétiques, perturbateurs endocriniens, environnement sonore, repérage de l'habitat indigne.</t>
   </si>
   <si>
     <t>47 avenue Marcelin Berthelot</t>
   </si>
   <si>
     <t>Conseils, expertise, Ingénierie de projet</t>
   </si>
   <si>
     <t>Rubin</t>
   </si>
   <si>
     <t>responsable du service Santé environnementale</t>
   </si>
   <si>
     <t>nathalie.rubin@grenoble.fr</t>
   </si>
   <si>
@@ -6991,77 +7113,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W173"/>
+  <dimension ref="A1:W171"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="122.542" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="1557.048" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="218.09" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="89.55" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="267.649" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="241.798" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="228.801" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="252.367" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="296.071" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="95.405" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
@@ -7170,112 +7292,112 @@
       </c>
       <c r="S2" t="s">
         <v>38</v>
       </c>
       <c r="T2" t="s">
         <v>39</v>
       </c>
       <c r="U2" t="s">
         <v>40</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
       <c r="W2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>43</v>
       </c>
       <c r="B3" t="s">
         <v>43</v>
       </c>
       <c r="C3" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G3" t="s">
         <v>28</v>
       </c>
       <c r="H3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K3"/>
       <c r="L3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O3"/>
       <c r="P3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Q3"/>
       <c r="R3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="S3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="T3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="U3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="V3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="W3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B4"/>
       <c r="C4" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
         <v>61</v>
       </c>
       <c r="F4" t="s">
         <v>62</v>
       </c>
       <c r="G4" t="s">
         <v>28</v>
       </c>
       <c r="H4" t="s">
         <v>63</v>
       </c>
       <c r="I4" t="s">
         <v>64</v>
       </c>
       <c r="J4" t="s">
         <v>65</v>
       </c>
       <c r="K4"/>
       <c r="L4">
         <v>69007</v>
       </c>
       <c r="M4" t="s">
@@ -7296,10265 +7418,10289 @@
       <c r="R4" t="s">
         <v>71</v>
       </c>
       <c r="S4" t="s">
         <v>72</v>
       </c>
       <c r="T4" t="s">
         <v>73</v>
       </c>
       <c r="U4" t="s">
         <v>74</v>
       </c>
       <c r="V4" t="s">
         <v>75</v>
       </c>
       <c r="W4" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>77</v>
       </c>
       <c r="B5"/>
       <c r="C5" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
         <v>78</v>
       </c>
       <c r="F5" t="s">
         <v>79</v>
       </c>
       <c r="G5" t="s">
         <v>28</v>
       </c>
       <c r="H5" t="s">
         <v>29</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
         <v>80</v>
       </c>
       <c r="K5"/>
       <c r="L5">
         <v>73000</v>
       </c>
       <c r="M5" t="s">
         <v>81</v>
       </c>
       <c r="N5" t="s">
         <v>82</v>
       </c>
       <c r="O5"/>
-      <c r="P5"/>
+      <c r="P5" t="s">
+        <v>83</v>
+      </c>
       <c r="Q5"/>
       <c r="R5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="T5" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="U5" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="V5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G6" t="s">
         <v>28</v>
       </c>
       <c r="H6" t="s">
-        <v>46</v>
+        <v>95</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="K6"/>
       <c r="L6" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="M6" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="N6" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="O6"/>
       <c r="P6" t="s">
-        <v>98</v>
+        <v>35</v>
       </c>
       <c r="Q6"/>
       <c r="R6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="U6" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="V6"/>
+        <v>103</v>
+      </c>
+      <c r="V6" t="s">
+        <v>104</v>
+      </c>
       <c r="W6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B7" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="F7" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G7" t="s">
         <v>28</v>
       </c>
       <c r="H7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I7" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="J7" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="K7"/>
-      <c r="L7" t="s">
-        <v>95</v>
+      <c r="L7">
+        <v>73000</v>
       </c>
       <c r="M7" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="N7" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="O7"/>
       <c r="P7" t="s">
-        <v>110</v>
+        <v>69</v>
       </c>
       <c r="Q7"/>
       <c r="R7" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="S7" t="s">
-        <v>100</v>
+        <v>113</v>
       </c>
       <c r="T7"/>
-      <c r="U7"/>
+      <c r="U7" t="s">
+        <v>114</v>
+      </c>
       <c r="V7" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="W7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="B8" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="C8" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="F8" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="G8" t="s">
         <v>28</v>
       </c>
       <c r="H8" t="s">
-        <v>116</v>
+        <v>47</v>
       </c>
       <c r="I8" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="J8" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>69003</v>
+        <v>121</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8" t="s">
+        <v>97</v>
       </c>
       <c r="M8" t="s">
-        <v>120</v>
+        <v>98</v>
       </c>
       <c r="N8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="O8"/>
       <c r="P8" t="s">
-        <v>69</v>
+        <v>123</v>
       </c>
       <c r="Q8"/>
       <c r="R8" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="S8" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="T8" t="s">
+        <v>101</v>
+      </c>
+      <c r="T8"/>
+      <c r="U8" t="s">
+        <v>103</v>
+      </c>
+      <c r="V8" t="s">
         <v>124</v>
       </c>
-      <c r="U8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="W8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B9" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="C9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="F9" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="G9" t="s">
         <v>28</v>
       </c>
       <c r="H9" t="s">
+        <v>128</v>
+      </c>
+      <c r="I9" t="s">
+        <v>129</v>
+      </c>
+      <c r="J9" t="s">
+        <v>130</v>
+      </c>
+      <c r="K9" t="s">
         <v>131</v>
       </c>
-      <c r="I9">
-[...2 lines deleted...]
-      <c r="J9" t="s">
+      <c r="L9">
+        <v>69003</v>
+      </c>
+      <c r="M9" t="s">
         <v>132</v>
       </c>
-      <c r="K9" t="s">
+      <c r="N9" t="s">
         <v>133</v>
-      </c>
-[...7 lines deleted...]
-        <v>135</v>
       </c>
       <c r="O9"/>
       <c r="P9" t="s">
         <v>69</v>
       </c>
       <c r="Q9"/>
       <c r="R9" t="s">
+        <v>134</v>
+      </c>
+      <c r="S9" t="s">
+        <v>135</v>
+      </c>
+      <c r="T9" t="s">
         <v>136</v>
       </c>
-      <c r="S9" t="s">
+      <c r="U9" t="s">
         <v>137</v>
       </c>
-      <c r="T9" t="s">
+      <c r="V9" t="s">
         <v>138</v>
       </c>
-      <c r="U9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="W9" t="s">
-        <v>141</v>
+        <v>105</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="B10" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C10" t="s">
-        <v>144</v>
+        <v>92</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="F10" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="G10" t="s">
         <v>28</v>
       </c>
       <c r="H10" t="s">
+        <v>143</v>
+      </c>
+      <c r="I10">
+        <v>63</v>
+      </c>
+      <c r="J10" t="s">
+        <v>144</v>
+      </c>
+      <c r="K10" t="s">
+        <v>145</v>
+      </c>
+      <c r="L10">
+        <v>63000</v>
+      </c>
+      <c r="M10" t="s">
+        <v>146</v>
+      </c>
+      <c r="N10" t="s">
         <v>147</v>
-      </c>
-[...12 lines deleted...]
-        <v>67</v>
       </c>
       <c r="O10"/>
       <c r="P10" t="s">
         <v>69</v>
       </c>
       <c r="Q10"/>
-      <c r="R10"/>
-[...3 lines deleted...]
-      <c r="V10"/>
+      <c r="R10" t="s">
+        <v>148</v>
+      </c>
+      <c r="S10" t="s">
+        <v>149</v>
+      </c>
+      <c r="T10" t="s">
+        <v>150</v>
+      </c>
+      <c r="U10" t="s">
+        <v>151</v>
+      </c>
+      <c r="V10" t="s">
+        <v>152</v>
+      </c>
       <c r="W10" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B11"/>
+        <v>154</v>
+      </c>
+      <c r="B11" t="s">
+        <v>155</v>
+      </c>
       <c r="C11" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="F11" t="s">
-        <v>146</v>
+        <v>109</v>
       </c>
       <c r="G11" t="s">
         <v>28</v>
       </c>
       <c r="H11" t="s">
-        <v>46</v>
+        <v>158</v>
       </c>
       <c r="I11" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="J11" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="K11"/>
       <c r="L11">
-        <v>15350</v>
+        <v>63500</v>
       </c>
       <c r="M11" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="N11" t="s">
         <v>67</v>
       </c>
       <c r="O11"/>
       <c r="P11" t="s">
         <v>69</v>
       </c>
-      <c r="Q11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q11"/>
       <c r="R11" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="S11" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="T11" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="U11" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="V11" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="W11" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B12" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C12" t="s">
-        <v>60</v>
+        <v>170</v>
       </c>
       <c r="D12"/>
       <c r="E12" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="F12" t="s">
-        <v>167</v>
+        <v>109</v>
       </c>
       <c r="G12" t="s">
         <v>28</v>
       </c>
       <c r="H12" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="K12"/>
       <c r="L12">
-        <v>42100</v>
+        <v>69290</v>
       </c>
       <c r="M12" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="N12" t="s">
-        <v>172</v>
+        <v>67</v>
       </c>
       <c r="O12"/>
       <c r="P12" t="s">
-        <v>173</v>
+        <v>69</v>
       </c>
       <c r="Q12"/>
       <c r="R12" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="S12" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="T12" t="s">
         <v>176</v>
       </c>
+      <c r="T12"/>
       <c r="U12" t="s">
         <v>177</v>
       </c>
-      <c r="V12" t="s">
+      <c r="V12"/>
+      <c r="W12" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B13"/>
       <c r="C13" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D13"/>
       <c r="E13" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="F13" t="s">
-        <v>183</v>
+        <v>109</v>
       </c>
       <c r="G13" t="s">
         <v>28</v>
       </c>
       <c r="H13" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="I13" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="J13" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="K13"/>
       <c r="L13">
-        <v>43200</v>
+        <v>15350</v>
       </c>
       <c r="M13" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="N13" t="s">
-        <v>187</v>
+        <v>67</v>
       </c>
       <c r="O13"/>
       <c r="P13" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>185</v>
+      </c>
+      <c r="R13" t="s">
+        <v>186</v>
+      </c>
+      <c r="S13" t="s">
+        <v>187</v>
+      </c>
+      <c r="T13" t="s">
         <v>188</v>
       </c>
-      <c r="Q13" t="s">
+      <c r="U13" t="s">
         <v>189</v>
       </c>
-      <c r="R13" t="s">
+      <c r="V13" t="s">
         <v>190</v>
       </c>
-      <c r="S13" t="s">
+      <c r="W13" t="s">
         <v>191</v>
-      </c>
-[...10 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>192</v>
+      </c>
+      <c r="B14" t="s">
+        <v>193</v>
+      </c>
       <c r="C14" t="s">
-        <v>197</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="D14"/>
       <c r="E14" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="F14" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="G14" t="s">
         <v>28</v>
       </c>
       <c r="H14" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="I14"/>
+        <v>95</v>
+      </c>
+      <c r="I14" t="s">
+        <v>196</v>
+      </c>
       <c r="J14" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="K14"/>
       <c r="L14">
-        <v>26190</v>
+        <v>42100</v>
       </c>
       <c r="M14" t="s">
+        <v>198</v>
+      </c>
+      <c r="N14" t="s">
+        <v>199</v>
+      </c>
+      <c r="O14"/>
+      <c r="P14" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q14"/>
+      <c r="R14" t="s">
+        <v>201</v>
+      </c>
+      <c r="S14" t="s">
         <v>202</v>
       </c>
-      <c r="N14" t="s">
-[...2 lines deleted...]
-      <c r="O14" t="s">
+      <c r="T14" t="s">
         <v>203</v>
       </c>
-      <c r="P14" t="s">
-[...2 lines deleted...]
-      <c r="Q14" t="s">
+      <c r="U14" t="s">
         <v>204</v>
       </c>
-      <c r="R14" t="s">
+      <c r="V14" t="s">
         <v>205</v>
       </c>
-      <c r="S14" t="s">
+      <c r="W14" t="s">
         <v>206</v>
-      </c>
-[...10 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="B15"/>
       <c r="C15" t="s">
-        <v>152</v>
+        <v>208</v>
       </c>
       <c r="D15"/>
       <c r="E15" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="F15" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="G15" t="s">
         <v>28</v>
       </c>
       <c r="H15" t="s">
-        <v>213</v>
+        <v>29</v>
       </c>
       <c r="I15" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="J15" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="K15"/>
       <c r="L15">
-        <v>26160</v>
+        <v>43200</v>
       </c>
       <c r="M15" t="s">
+        <v>213</v>
+      </c>
+      <c r="N15" t="s">
+        <v>214</v>
+      </c>
+      <c r="O15"/>
+      <c r="P15" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q15" t="s">
         <v>216</v>
       </c>
-      <c r="N15" t="s">
-[...2 lines deleted...]
-      <c r="O15" t="s">
+      <c r="R15" t="s">
         <v>217</v>
       </c>
-      <c r="P15" t="s">
-[...2 lines deleted...]
-      <c r="Q15" t="s">
+      <c r="S15" t="s">
         <v>218</v>
       </c>
-      <c r="R15" t="s">
+      <c r="T15" t="s">
         <v>219</v>
       </c>
-      <c r="S15" t="s">
+      <c r="U15" t="s">
         <v>220</v>
       </c>
-      <c r="T15" t="s">
+      <c r="V15" t="s">
         <v>221</v>
       </c>
-      <c r="U15" t="s">
+      <c r="W15" t="s">
         <v>222</v>
-      </c>
-[...4 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
+        <v>223</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16" t="s">
+        <v>25</v>
+      </c>
+      <c r="D16" t="s">
+        <v>224</v>
+      </c>
+      <c r="E16" t="s">
         <v>225</v>
       </c>
-      <c r="B16" t="s">
+      <c r="F16" t="s">
         <v>226</v>
-      </c>
-[...8 lines deleted...]
-        <v>146</v>
       </c>
       <c r="G16" t="s">
         <v>28</v>
       </c>
       <c r="H16" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I16" t="s">
+        <v>128</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="K16"/>
       <c r="L16">
-        <v>73000</v>
+        <v>26190</v>
       </c>
       <c r="M16" t="s">
-        <v>81</v>
+        <v>228</v>
       </c>
       <c r="N16" t="s">
+        <v>67</v>
+      </c>
+      <c r="O16" t="s">
         <v>229</v>
       </c>
-      <c r="O16"/>
       <c r="P16" t="s">
         <v>69</v>
       </c>
-      <c r="Q16"/>
-[...3 lines deleted...]
-      <c r="U16"/>
+      <c r="Q16" t="s">
+        <v>230</v>
+      </c>
+      <c r="R16" t="s">
+        <v>231</v>
+      </c>
+      <c r="S16" t="s">
+        <v>232</v>
+      </c>
+      <c r="T16" t="s">
+        <v>233</v>
+      </c>
+      <c r="U16" t="s">
+        <v>234</v>
+      </c>
       <c r="V16" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="W16" t="s">
-        <v>103</v>
+        <v>236</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>231</v>
-[...3 lines deleted...]
-      </c>
+        <v>237</v>
+      </c>
+      <c r="B17"/>
       <c r="C17" t="s">
-        <v>91</v>
+        <v>180</v>
       </c>
       <c r="D17"/>
       <c r="E17" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="F17" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="G17" t="s">
         <v>28</v>
       </c>
       <c r="H17" t="s">
-        <v>131</v>
+        <v>239</v>
       </c>
       <c r="I17" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="J17" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="K17"/>
       <c r="L17">
-        <v>26000</v>
+        <v>26160</v>
       </c>
       <c r="M17" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="N17" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="O17"/>
+        <v>199</v>
+      </c>
+      <c r="O17" t="s">
+        <v>243</v>
+      </c>
       <c r="P17" t="s">
         <v>69</v>
       </c>
-      <c r="Q17"/>
+      <c r="Q17" t="s">
+        <v>244</v>
+      </c>
       <c r="R17" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="S17" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="T17" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="U17" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="V17" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="W17" t="s">
-        <v>103</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="B18" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
       <c r="C18" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D18"/>
       <c r="E18" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="F18" t="s">
-        <v>146</v>
+        <v>254</v>
       </c>
       <c r="G18" t="s">
         <v>28</v>
       </c>
       <c r="H18" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>143</v>
+      </c>
+      <c r="I18" t="s">
+        <v>255</v>
+      </c>
       <c r="J18" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="K18"/>
       <c r="L18">
-        <v>74000</v>
+        <v>26000</v>
       </c>
       <c r="M18" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="N18" t="s">
-        <v>248</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="O18"/>
       <c r="P18" t="s">
         <v>69</v>
       </c>
       <c r="Q18"/>
       <c r="R18" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="S18" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="T18" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="U18"/>
+        <v>260</v>
+      </c>
+      <c r="U18" t="s">
+        <v>261</v>
+      </c>
       <c r="V18" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="W18" t="s">
-        <v>254</v>
+        <v>105</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>255</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>263</v>
+      </c>
+      <c r="B19" t="s">
+        <v>264</v>
+      </c>
       <c r="C19" t="s">
-        <v>197</v>
+        <v>92</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="F19" t="s">
-        <v>200</v>
+        <v>109</v>
       </c>
       <c r="G19" t="s">
         <v>28</v>
       </c>
       <c r="H19" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="K19"/>
       <c r="L19">
-        <v>69440</v>
+        <v>74000</v>
       </c>
       <c r="M19" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="N19" t="s">
-        <v>197</v>
+        <v>268</v>
       </c>
       <c r="O19" t="s">
-        <v>259</v>
+        <v>269</v>
       </c>
       <c r="P19" t="s">
-        <v>260</v>
+        <v>69</v>
       </c>
       <c r="Q19"/>
       <c r="R19" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="S19" t="s">
-        <v>262</v>
-[...3 lines deleted...]
-      <c r="V19"/>
+        <v>271</v>
+      </c>
+      <c r="T19" t="s">
+        <v>272</v>
+      </c>
+      <c r="U19" t="s">
+        <v>273</v>
+      </c>
+      <c r="V19" t="s">
+        <v>138</v>
+      </c>
       <c r="W19" t="s">
-        <v>263</v>
+        <v>274</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>275</v>
+      </c>
+      <c r="B20"/>
       <c r="C20" t="s">
-        <v>60</v>
+        <v>276</v>
       </c>
       <c r="D20"/>
       <c r="E20" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="F20" t="s">
-        <v>266</v>
+        <v>226</v>
       </c>
       <c r="G20" t="s">
         <v>28</v>
       </c>
       <c r="H20" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>267</v>
+        <v>278</v>
       </c>
       <c r="K20"/>
       <c r="L20">
-        <v>73000</v>
+        <v>69440</v>
       </c>
       <c r="M20" t="s">
-        <v>81</v>
+        <v>279</v>
       </c>
       <c r="N20" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="O20"/>
+        <v>276</v>
+      </c>
+      <c r="O20" t="s">
+        <v>280</v>
+      </c>
       <c r="P20" t="s">
-        <v>268</v>
+        <v>281</v>
       </c>
       <c r="Q20"/>
       <c r="R20" t="s">
-        <v>269</v>
+        <v>282</v>
       </c>
       <c r="S20" t="s">
-        <v>270</v>
-[...3 lines deleted...]
-      </c>
+        <v>283</v>
+      </c>
+      <c r="T20"/>
       <c r="U20" t="s">
-        <v>272</v>
+        <v>284</v>
       </c>
       <c r="V20"/>
       <c r="W20" t="s">
-        <v>273</v>
+        <v>285</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>274</v>
+        <v>286</v>
       </c>
       <c r="B21" t="s">
-        <v>275</v>
+        <v>286</v>
       </c>
       <c r="C21" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D21"/>
       <c r="E21" t="s">
-        <v>276</v>
+        <v>287</v>
       </c>
       <c r="F21" t="s">
-        <v>277</v>
+        <v>288</v>
       </c>
       <c r="G21" t="s">
         <v>28</v>
       </c>
       <c r="H21" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I21" t="s">
         <v>47</v>
       </c>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>278</v>
+        <v>289</v>
       </c>
       <c r="K21"/>
       <c r="L21">
-        <v>38350</v>
+        <v>73000</v>
       </c>
       <c r="M21" t="s">
-        <v>279</v>
+        <v>81</v>
       </c>
       <c r="N21" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="O21"/>
       <c r="P21" t="s">
-        <v>281</v>
-[...3 lines deleted...]
-      </c>
+        <v>291</v>
+      </c>
+      <c r="Q21"/>
       <c r="R21" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="S21" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="T21" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="U21" t="s">
-        <v>286</v>
-[...4 lines deleted...]
-      <c r="W21"/>
+        <v>295</v>
+      </c>
+      <c r="V21"/>
+      <c r="W21" t="s">
+        <v>296</v>
+      </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
       <c r="B22" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="C22" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D22"/>
       <c r="E22" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="F22" t="s">
-        <v>146</v>
+        <v>300</v>
       </c>
       <c r="G22" t="s">
         <v>28</v>
       </c>
       <c r="H22" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="I22"/>
+        <v>47</v>
+      </c>
+      <c r="I22" t="s">
+        <v>48</v>
+      </c>
       <c r="J22" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="K22"/>
       <c r="L22">
-        <v>69100</v>
+        <v>38350</v>
       </c>
       <c r="M22" t="s">
-        <v>292</v>
+        <v>302</v>
       </c>
       <c r="N22" t="s">
-        <v>51</v>
+        <v>303</v>
       </c>
       <c r="O22"/>
       <c r="P22" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="Q22"/>
+        <v>304</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>305</v>
+      </c>
       <c r="R22" t="s">
-        <v>293</v>
+        <v>306</v>
       </c>
       <c r="S22" t="s">
-        <v>294</v>
+        <v>307</v>
       </c>
       <c r="T22" t="s">
-        <v>295</v>
+        <v>308</v>
       </c>
       <c r="U22" t="s">
-        <v>296</v>
+        <v>309</v>
       </c>
       <c r="V22" t="s">
-        <v>297</v>
-[...3 lines deleted...]
-      </c>
+        <v>310</v>
+      </c>
+      <c r="W22"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="B23" t="s">
-        <v>289</v>
+        <v>312</v>
       </c>
       <c r="C23" t="s">
-        <v>60</v>
+        <v>313</v>
       </c>
       <c r="D23"/>
       <c r="E23" t="s">
-        <v>300</v>
+        <v>314</v>
       </c>
       <c r="F23" t="s">
-        <v>301</v>
+        <v>315</v>
       </c>
       <c r="G23" t="s">
         <v>28</v>
       </c>
       <c r="H23" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I23"/>
       <c r="J23" t="s">
-        <v>302</v>
-[...1 lines deleted...]
-      <c r="K23"/>
+        <v>316</v>
+      </c>
+      <c r="K23" t="s">
+        <v>317</v>
+      </c>
       <c r="L23">
-        <v>73000</v>
+        <v>63000</v>
       </c>
       <c r="M23" t="s">
-        <v>81</v>
+        <v>318</v>
       </c>
       <c r="N23" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="O23"/>
+        <v>67</v>
+      </c>
+      <c r="O23" t="s">
+        <v>319</v>
+      </c>
       <c r="P23" t="s">
         <v>69</v>
       </c>
       <c r="Q23"/>
       <c r="R23" t="s">
-        <v>303</v>
+        <v>320</v>
       </c>
       <c r="S23" t="s">
-        <v>304</v>
+        <v>321</v>
       </c>
       <c r="T23" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-      <c r="V23"/>
+        <v>322</v>
+      </c>
+      <c r="U23" t="s">
+        <v>323</v>
+      </c>
+      <c r="V23" t="s">
+        <v>324</v>
+      </c>
       <c r="W23" t="s">
-        <v>298</v>
+        <v>325</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>306</v>
+        <v>326</v>
       </c>
       <c r="B24" t="s">
-        <v>289</v>
+        <v>327</v>
       </c>
       <c r="C24" t="s">
-        <v>60</v>
+        <v>313</v>
       </c>
       <c r="D24"/>
       <c r="E24" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="F24" t="s">
-        <v>301</v>
+        <v>109</v>
       </c>
       <c r="G24" t="s">
         <v>28</v>
       </c>
       <c r="H24" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I24"/>
+        <v>47</v>
+      </c>
+      <c r="I24" t="s">
+        <v>329</v>
+      </c>
       <c r="J24" t="s">
-        <v>308</v>
+        <v>330</v>
       </c>
       <c r="K24"/>
-      <c r="L24">
-        <v>38000</v>
+      <c r="L24" t="s">
+        <v>331</v>
       </c>
       <c r="M24" t="s">
-        <v>309</v>
+        <v>332</v>
       </c>
       <c r="N24" t="s">
-        <v>51</v>
+        <v>67</v>
       </c>
       <c r="O24"/>
       <c r="P24" t="s">
-        <v>69</v>
+        <v>333</v>
       </c>
       <c r="Q24"/>
-      <c r="R24"/>
-[...3 lines deleted...]
-      <c r="V24"/>
+      <c r="R24" t="s">
+        <v>334</v>
+      </c>
+      <c r="S24" t="s">
+        <v>335</v>
+      </c>
+      <c r="T24" t="s">
+        <v>56</v>
+      </c>
+      <c r="U24" t="s">
+        <v>336</v>
+      </c>
+      <c r="V24" t="s">
+        <v>337</v>
+      </c>
       <c r="W24" t="s">
-        <v>310</v>
+        <v>338</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>311</v>
+        <v>339</v>
       </c>
       <c r="B25" t="s">
-        <v>312</v>
+        <v>340</v>
       </c>
       <c r="C25" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="D25"/>
+        <v>44</v>
+      </c>
+      <c r="D25" t="s">
+        <v>341</v>
+      </c>
       <c r="E25" t="s">
-        <v>313</v>
+        <v>342</v>
       </c>
       <c r="F25" t="s">
-        <v>314</v>
+        <v>343</v>
       </c>
       <c r="G25" t="s">
         <v>28</v>
       </c>
       <c r="H25" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I25"/>
+        <v>47</v>
+      </c>
+      <c r="I25" t="s">
+        <v>344</v>
+      </c>
       <c r="J25" t="s">
-        <v>315</v>
-[...3 lines deleted...]
-      </c>
+        <v>345</v>
+      </c>
+      <c r="K25"/>
       <c r="L25">
-        <v>63000</v>
+        <v>63100</v>
       </c>
       <c r="M25" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="N25" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>346</v>
+      </c>
+      <c r="O25"/>
       <c r="P25" t="s">
-        <v>69</v>
+        <v>347</v>
       </c>
       <c r="Q25"/>
       <c r="R25" t="s">
-        <v>319</v>
+        <v>348</v>
       </c>
       <c r="S25" t="s">
-        <v>320</v>
+        <v>349</v>
       </c>
       <c r="T25" t="s">
-        <v>321</v>
+        <v>56</v>
       </c>
       <c r="U25" t="s">
-        <v>322</v>
+        <v>350</v>
       </c>
       <c r="V25" t="s">
-        <v>323</v>
+        <v>351</v>
       </c>
       <c r="W25" t="s">
-        <v>324</v>
+        <v>352</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>325</v>
+        <v>353</v>
       </c>
       <c r="B26" t="s">
-        <v>326</v>
+        <v>354</v>
       </c>
       <c r="C26" t="s">
         <v>25</v>
       </c>
       <c r="D26"/>
       <c r="E26" t="s">
-        <v>327</v>
+        <v>355</v>
       </c>
       <c r="F26" t="s">
-        <v>146</v>
+        <v>226</v>
       </c>
       <c r="G26" t="s">
         <v>28</v>
       </c>
       <c r="H26" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I26" t="s">
-        <v>328</v>
+        <v>356</v>
       </c>
       <c r="J26" t="s">
-        <v>329</v>
+        <v>357</v>
       </c>
       <c r="K26"/>
-      <c r="L26" t="s">
-        <v>330</v>
+      <c r="L26">
+        <v>74310</v>
       </c>
       <c r="M26" t="s">
-        <v>331</v>
+        <v>358</v>
       </c>
       <c r="N26" t="s">
         <v>67</v>
       </c>
       <c r="O26"/>
       <c r="P26" t="s">
-        <v>332</v>
-[...1 lines deleted...]
-      <c r="Q26"/>
+        <v>359</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>360</v>
+      </c>
       <c r="R26" t="s">
-        <v>333</v>
+        <v>361</v>
       </c>
       <c r="S26" t="s">
-        <v>334</v>
+        <v>362</v>
       </c>
       <c r="T26" t="s">
-        <v>55</v>
+        <v>363</v>
       </c>
       <c r="U26" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>364</v>
+      </c>
+      <c r="V26"/>
       <c r="W26" t="s">
-        <v>337</v>
+        <v>365</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>338</v>
+        <v>366</v>
       </c>
       <c r="B27" t="s">
-        <v>339</v>
+        <v>367</v>
       </c>
       <c r="C27" t="s">
-        <v>197</v>
-[...3 lines deleted...]
-      </c>
+        <v>313</v>
+      </c>
+      <c r="D27"/>
       <c r="E27" t="s">
-        <v>341</v>
+        <v>368</v>
       </c>
       <c r="F27" t="s">
-        <v>342</v>
+        <v>369</v>
       </c>
       <c r="G27" t="s">
         <v>28</v>
       </c>
       <c r="H27" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="I27" t="s">
-        <v>343</v>
+        <v>370</v>
       </c>
       <c r="J27" t="s">
-        <v>344</v>
+        <v>371</v>
       </c>
       <c r="K27"/>
       <c r="L27">
-        <v>63100</v>
+        <v>69007</v>
       </c>
       <c r="M27" t="s">
-        <v>317</v>
+        <v>66</v>
       </c>
       <c r="N27" t="s">
-        <v>345</v>
+        <v>67</v>
       </c>
       <c r="O27"/>
       <c r="P27" t="s">
-        <v>346</v>
-[...1 lines deleted...]
-      <c r="Q27"/>
+        <v>372</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>373</v>
+      </c>
       <c r="R27" t="s">
-        <v>347</v>
+        <v>374</v>
       </c>
       <c r="S27" t="s">
-        <v>348</v>
+        <v>375</v>
       </c>
       <c r="T27" t="s">
-        <v>55</v>
+        <v>376</v>
       </c>
       <c r="U27" t="s">
-        <v>349</v>
-[...3 lines deleted...]
-      </c>
+        <v>377</v>
+      </c>
+      <c r="V27"/>
       <c r="W27" t="s">
-        <v>351</v>
+        <v>378</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>352</v>
+        <v>379</v>
       </c>
       <c r="B28" t="s">
-        <v>353</v>
+        <v>380</v>
       </c>
       <c r="C28" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D28"/>
       <c r="E28" t="s">
-        <v>354</v>
+        <v>381</v>
       </c>
       <c r="F28" t="s">
-        <v>200</v>
+        <v>226</v>
       </c>
       <c r="G28" t="s">
         <v>28</v>
       </c>
       <c r="H28" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I28" t="s">
-        <v>355</v>
+        <v>382</v>
       </c>
       <c r="J28" t="s">
-        <v>356</v>
+        <v>383</v>
       </c>
       <c r="K28"/>
       <c r="L28">
-        <v>74310</v>
+        <v>63500</v>
       </c>
       <c r="M28" t="s">
-        <v>357</v>
+        <v>161</v>
       </c>
       <c r="N28" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="O28"/>
+        <v>384</v>
+      </c>
+      <c r="O28" t="s">
+        <v>385</v>
+      </c>
       <c r="P28" t="s">
-        <v>358</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="Q28"/>
       <c r="R28" t="s">
-        <v>360</v>
+        <v>386</v>
       </c>
       <c r="S28" t="s">
-        <v>361</v>
+        <v>387</v>
       </c>
       <c r="T28" t="s">
-        <v>362</v>
+        <v>388</v>
       </c>
       <c r="U28" t="s">
-        <v>363</v>
-[...4 lines deleted...]
-      </c>
+        <v>389</v>
+      </c>
+      <c r="V28" t="s">
+        <v>390</v>
+      </c>
+      <c r="W28"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>365</v>
-[...3 lines deleted...]
-      </c>
+        <v>391</v>
+      </c>
+      <c r="B29"/>
       <c r="C29" t="s">
         <v>25</v>
       </c>
       <c r="D29"/>
       <c r="E29" t="s">
-        <v>367</v>
+        <v>392</v>
       </c>
       <c r="F29" t="s">
-        <v>368</v>
+        <v>393</v>
       </c>
       <c r="G29" t="s">
         <v>28</v>
       </c>
       <c r="H29" t="s">
-        <v>29</v>
+        <v>128</v>
       </c>
       <c r="I29" t="s">
-        <v>369</v>
+        <v>129</v>
       </c>
       <c r="J29" t="s">
-        <v>370</v>
+        <v>394</v>
       </c>
       <c r="K29"/>
       <c r="L29">
-        <v>69007</v>
+        <v>69500</v>
       </c>
       <c r="M29" t="s">
-        <v>66</v>
+        <v>395</v>
       </c>
       <c r="N29" t="s">
-        <v>67</v>
+        <v>396</v>
       </c>
       <c r="O29"/>
       <c r="P29" t="s">
-        <v>371</v>
-[...3 lines deleted...]
-      </c>
+        <v>397</v>
+      </c>
+      <c r="Q29"/>
       <c r="R29" t="s">
-        <v>373</v>
+        <v>398</v>
       </c>
       <c r="S29" t="s">
-        <v>374</v>
+        <v>399</v>
       </c>
       <c r="T29" t="s">
-        <v>375</v>
+        <v>400</v>
       </c>
       <c r="U29" t="s">
-        <v>376</v>
-[...1 lines deleted...]
-      <c r="V29"/>
+        <v>401</v>
+      </c>
+      <c r="V29" t="s">
+        <v>402</v>
+      </c>
       <c r="W29" t="s">
-        <v>377</v>
+        <v>403</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>378</v>
-[...3 lines deleted...]
-      </c>
+        <v>404</v>
+      </c>
+      <c r="B30"/>
       <c r="C30" t="s">
-        <v>60</v>
+        <v>180</v>
       </c>
       <c r="D30"/>
       <c r="E30" t="s">
-        <v>380</v>
+        <v>405</v>
       </c>
       <c r="F30" t="s">
-        <v>200</v>
+        <v>226</v>
       </c>
       <c r="G30" t="s">
         <v>28</v>
       </c>
       <c r="H30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I30" t="s">
-        <v>381</v>
+        <v>406</v>
       </c>
       <c r="J30" t="s">
-        <v>382</v>
+        <v>407</v>
       </c>
       <c r="K30"/>
       <c r="L30">
-        <v>63500</v>
+        <v>69610</v>
       </c>
       <c r="M30" t="s">
-        <v>383</v>
+        <v>408</v>
       </c>
       <c r="N30" t="s">
-        <v>384</v>
-[...3 lines deleted...]
-      </c>
+        <v>303</v>
+      </c>
+      <c r="O30"/>
       <c r="P30" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="Q30"/>
+        <v>409</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>410</v>
+      </c>
       <c r="R30" t="s">
-        <v>386</v>
+        <v>411</v>
       </c>
       <c r="S30" t="s">
-        <v>387</v>
-[...3 lines deleted...]
-      </c>
+        <v>412</v>
+      </c>
+      <c r="T30"/>
       <c r="U30" t="s">
-        <v>389</v>
-[...3 lines deleted...]
-      </c>
+        <v>413</v>
+      </c>
+      <c r="V30"/>
       <c r="W30"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>391</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>414</v>
+      </c>
+      <c r="B31" t="s">
+        <v>415</v>
+      </c>
       <c r="C31" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D31"/>
       <c r="E31" t="s">
-        <v>392</v>
+        <v>416</v>
       </c>
       <c r="F31" t="s">
-        <v>393</v>
+        <v>417</v>
       </c>
       <c r="G31" t="s">
         <v>28</v>
       </c>
       <c r="H31" t="s">
-        <v>116</v>
+        <v>143</v>
       </c>
       <c r="I31" t="s">
-        <v>117</v>
+        <v>418</v>
       </c>
       <c r="J31" t="s">
-        <v>394</v>
+        <v>419</v>
       </c>
       <c r="K31"/>
       <c r="L31">
-        <v>69500</v>
+        <v>38260</v>
       </c>
       <c r="M31" t="s">
-        <v>395</v>
+        <v>420</v>
       </c>
       <c r="N31" t="s">
-        <v>396</v>
+        <v>67</v>
       </c>
       <c r="O31"/>
       <c r="P31" t="s">
-        <v>397</v>
+        <v>69</v>
       </c>
       <c r="Q31"/>
       <c r="R31" t="s">
-        <v>398</v>
+        <v>421</v>
       </c>
       <c r="S31" t="s">
-        <v>399</v>
+        <v>422</v>
       </c>
       <c r="T31" t="s">
-        <v>400</v>
+        <v>423</v>
       </c>
       <c r="U31" t="s">
-        <v>401</v>
+        <v>424</v>
       </c>
       <c r="V31" t="s">
-        <v>402</v>
+        <v>425</v>
       </c>
       <c r="W31" t="s">
-        <v>403</v>
+        <v>426</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>404</v>
+        <v>427</v>
       </c>
       <c r="B32"/>
       <c r="C32" t="s">
-        <v>152</v>
+        <v>25</v>
       </c>
       <c r="D32"/>
       <c r="E32" t="s">
-        <v>405</v>
+        <v>428</v>
       </c>
       <c r="F32" t="s">
-        <v>200</v>
+        <v>429</v>
       </c>
       <c r="G32" t="s">
         <v>28</v>
       </c>
       <c r="H32" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="I32"/>
       <c r="J32" t="s">
-        <v>407</v>
+        <v>430</v>
       </c>
       <c r="K32"/>
       <c r="L32">
-        <v>69610</v>
+        <v>43130</v>
       </c>
       <c r="M32" t="s">
-        <v>408</v>
+        <v>431</v>
       </c>
       <c r="N32" t="s">
-        <v>280</v>
+        <v>199</v>
       </c>
       <c r="O32"/>
       <c r="P32" t="s">
-        <v>409</v>
-[...3 lines deleted...]
-      </c>
+        <v>432</v>
+      </c>
+      <c r="Q32"/>
       <c r="R32" t="s">
-        <v>411</v>
+        <v>433</v>
       </c>
       <c r="S32" t="s">
-        <v>412</v>
-[...3 lines deleted...]
-      <c r="V32"/>
+        <v>434</v>
+      </c>
+      <c r="T32" t="s">
+        <v>435</v>
+      </c>
+      <c r="U32" t="s">
+        <v>436</v>
+      </c>
+      <c r="V32" t="s">
+        <v>437</v>
+      </c>
       <c r="W32"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>413</v>
-[...3 lines deleted...]
-      </c>
+        <v>438</v>
+      </c>
+      <c r="B33"/>
       <c r="C33" t="s">
-        <v>60</v>
+        <v>180</v>
       </c>
       <c r="D33"/>
       <c r="E33" t="s">
-        <v>415</v>
+        <v>439</v>
       </c>
       <c r="F33" t="s">
-        <v>416</v>
+        <v>440</v>
       </c>
       <c r="G33" t="s">
         <v>28</v>
       </c>
       <c r="H33" t="s">
-        <v>131</v>
+        <v>441</v>
       </c>
       <c r="I33" t="s">
-        <v>417</v>
+        <v>442</v>
       </c>
       <c r="J33" t="s">
-        <v>418</v>
+        <v>443</v>
       </c>
       <c r="K33"/>
       <c r="L33">
-        <v>38260</v>
+        <v>38190</v>
       </c>
       <c r="M33" t="s">
-        <v>419</v>
+        <v>444</v>
       </c>
       <c r="N33" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="O33"/>
+        <v>276</v>
+      </c>
+      <c r="O33" t="s">
+        <v>445</v>
+      </c>
       <c r="P33" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="Q33"/>
+        <v>446</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>447</v>
+      </c>
       <c r="R33" t="s">
-        <v>420</v>
+        <v>448</v>
       </c>
       <c r="S33" t="s">
-        <v>421</v>
+        <v>449</v>
       </c>
       <c r="T33" t="s">
-        <v>422</v>
+        <v>450</v>
       </c>
       <c r="U33" t="s">
-        <v>423</v>
+        <v>451</v>
       </c>
       <c r="V33" t="s">
-        <v>424</v>
+        <v>452</v>
       </c>
       <c r="W33" t="s">
-        <v>425</v>
+        <v>453</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>426</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>454</v>
+      </c>
+      <c r="B34" t="s">
+        <v>455</v>
+      </c>
       <c r="C34" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D34"/>
       <c r="E34" t="s">
-        <v>427</v>
+        <v>456</v>
       </c>
       <c r="F34" t="s">
-        <v>428</v>
+        <v>457</v>
       </c>
       <c r="G34" t="s">
         <v>28</v>
       </c>
       <c r="H34" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="I34"/>
+        <v>172</v>
+      </c>
+      <c r="I34" t="s">
+        <v>458</v>
+      </c>
       <c r="J34" t="s">
-        <v>429</v>
+        <v>459</v>
       </c>
       <c r="K34"/>
       <c r="L34">
-        <v>43130</v>
+        <v>69007</v>
       </c>
       <c r="M34" t="s">
-        <v>430</v>
+        <v>132</v>
       </c>
       <c r="N34" t="s">
-        <v>172</v>
+        <v>67</v>
       </c>
       <c r="O34"/>
       <c r="P34" t="s">
-        <v>431</v>
+        <v>460</v>
       </c>
       <c r="Q34"/>
       <c r="R34" t="s">
-        <v>432</v>
+        <v>461</v>
       </c>
       <c r="S34" t="s">
-        <v>433</v>
+        <v>462</v>
       </c>
       <c r="T34" t="s">
-        <v>434</v>
+        <v>463</v>
       </c>
       <c r="U34" t="s">
-        <v>435</v>
-[...4 lines deleted...]
-      <c r="W34"/>
+        <v>464</v>
+      </c>
+      <c r="V34"/>
+      <c r="W34" t="s">
+        <v>465</v>
+      </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>437</v>
-[...3 lines deleted...]
-      </c>
+        <v>466</v>
+      </c>
+      <c r="B35"/>
       <c r="C35" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D35"/>
       <c r="E35" t="s">
-        <v>439</v>
+        <v>467</v>
       </c>
       <c r="F35" t="s">
-        <v>440</v>
+        <v>468</v>
       </c>
       <c r="G35" t="s">
         <v>28</v>
       </c>
       <c r="H35" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I35"/>
       <c r="J35" t="s">
-        <v>442</v>
+        <v>469</v>
       </c>
       <c r="K35"/>
-      <c r="L35">
-        <v>69007</v>
+      <c r="L35" t="s">
+        <v>470</v>
       </c>
       <c r="M35" t="s">
-        <v>120</v>
+        <v>471</v>
       </c>
       <c r="N35" t="s">
         <v>67</v>
       </c>
       <c r="O35"/>
       <c r="P35" t="s">
-        <v>443</v>
+        <v>472</v>
       </c>
       <c r="Q35"/>
       <c r="R35" t="s">
-        <v>444</v>
+        <v>473</v>
       </c>
       <c r="S35" t="s">
-        <v>445</v>
+        <v>474</v>
       </c>
       <c r="T35" t="s">
-        <v>446</v>
+        <v>475</v>
       </c>
       <c r="U35" t="s">
-        <v>447</v>
-[...1 lines deleted...]
-      <c r="V35"/>
+        <v>476</v>
+      </c>
+      <c r="V35" t="s">
+        <v>477</v>
+      </c>
       <c r="W35" t="s">
-        <v>448</v>
+        <v>478</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>449</v>
+        <v>479</v>
       </c>
       <c r="B36"/>
       <c r="C36" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D36"/>
       <c r="E36" t="s">
-        <v>450</v>
+        <v>480</v>
       </c>
       <c r="F36" t="s">
-        <v>451</v>
+        <v>481</v>
       </c>
       <c r="G36" t="s">
         <v>28</v>
       </c>
       <c r="H36" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I36"/>
+        <v>482</v>
+      </c>
+      <c r="I36" t="s">
+        <v>483</v>
+      </c>
       <c r="J36" t="s">
-        <v>452</v>
+        <v>484</v>
       </c>
       <c r="K36"/>
-      <c r="L36" t="s">
-        <v>453</v>
+      <c r="L36">
+        <v>26000</v>
       </c>
       <c r="M36" t="s">
-        <v>454</v>
+        <v>485</v>
       </c>
       <c r="N36" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="O36"/>
+        <v>486</v>
+      </c>
+      <c r="O36" t="s">
+        <v>487</v>
+      </c>
       <c r="P36" t="s">
-        <v>455</v>
+        <v>488</v>
       </c>
       <c r="Q36"/>
       <c r="R36" t="s">
-        <v>456</v>
+        <v>489</v>
       </c>
       <c r="S36" t="s">
-        <v>457</v>
+        <v>490</v>
       </c>
       <c r="T36" t="s">
-        <v>458</v>
+        <v>491</v>
       </c>
       <c r="U36" t="s">
-        <v>459</v>
+        <v>492</v>
       </c>
       <c r="V36" t="s">
-        <v>460</v>
+        <v>493</v>
       </c>
       <c r="W36" t="s">
-        <v>461</v>
+        <v>494</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>462</v>
-[...1 lines deleted...]
-      <c r="B37"/>
+        <v>495</v>
+      </c>
+      <c r="B37" t="s">
+        <v>496</v>
+      </c>
       <c r="C37" t="s">
-        <v>60</v>
+        <v>313</v>
       </c>
       <c r="D37"/>
       <c r="E37" t="s">
-        <v>463</v>
+        <v>497</v>
       </c>
       <c r="F37" t="s">
-        <v>464</v>
+        <v>498</v>
       </c>
       <c r="G37" t="s">
         <v>28</v>
       </c>
       <c r="H37" t="s">
-        <v>465</v>
+        <v>47</v>
       </c>
       <c r="I37" t="s">
-        <v>466</v>
+        <v>356</v>
       </c>
       <c r="J37" t="s">
-        <v>467</v>
+        <v>499</v>
       </c>
       <c r="K37"/>
       <c r="L37">
-        <v>26000</v>
+        <v>74000</v>
       </c>
       <c r="M37" t="s">
-        <v>468</v>
+        <v>500</v>
       </c>
       <c r="N37" t="s">
-        <v>469</v>
+        <v>67</v>
       </c>
       <c r="O37" t="s">
-        <v>470</v>
+        <v>501</v>
       </c>
       <c r="P37" t="s">
-        <v>471</v>
+        <v>502</v>
       </c>
       <c r="Q37"/>
       <c r="R37" t="s">
-        <v>472</v>
+        <v>503</v>
       </c>
       <c r="S37" t="s">
-        <v>473</v>
+        <v>504</v>
       </c>
       <c r="T37" t="s">
-        <v>474</v>
-[...1 lines deleted...]
-      <c r="U37"/>
+        <v>505</v>
+      </c>
+      <c r="U37" t="s">
+        <v>506</v>
+      </c>
       <c r="V37" t="s">
-        <v>475</v>
+        <v>507</v>
       </c>
       <c r="W37" t="s">
-        <v>476</v>
+        <v>508</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
-        <v>477</v>
-[...3 lines deleted...]
-      </c>
+        <v>509</v>
+      </c>
+      <c r="B38"/>
       <c r="C38" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="D38"/>
+        <v>510</v>
+      </c>
+      <c r="D38" t="s">
+        <v>511</v>
+      </c>
       <c r="E38" t="s">
-        <v>479</v>
+        <v>512</v>
       </c>
       <c r="F38" t="s">
-        <v>480</v>
+        <v>513</v>
       </c>
       <c r="G38" t="s">
         <v>28</v>
       </c>
       <c r="H38" t="s">
-        <v>46</v>
+        <v>514</v>
       </c>
       <c r="I38" t="s">
-        <v>355</v>
+        <v>515</v>
       </c>
       <c r="J38" t="s">
-        <v>481</v>
+        <v>516</v>
       </c>
       <c r="K38"/>
       <c r="L38">
-        <v>74000</v>
+        <v>69700</v>
       </c>
       <c r="M38" t="s">
-        <v>482</v>
+        <v>517</v>
       </c>
       <c r="N38" t="s">
         <v>67</v>
       </c>
-      <c r="O38" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O38"/>
       <c r="P38" t="s">
-        <v>484</v>
+        <v>69</v>
       </c>
       <c r="Q38"/>
       <c r="R38" t="s">
-        <v>485</v>
+        <v>518</v>
       </c>
       <c r="S38" t="s">
-        <v>486</v>
+        <v>519</v>
       </c>
       <c r="T38" t="s">
-        <v>487</v>
+        <v>520</v>
       </c>
       <c r="U38" t="s">
-        <v>488</v>
-[...6 lines deleted...]
-      </c>
+        <v>521</v>
+      </c>
+      <c r="V38"/>
+      <c r="W38"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
-        <v>491</v>
-[...1 lines deleted...]
-      <c r="B39"/>
+        <v>522</v>
+      </c>
+      <c r="B39" t="s">
+        <v>523</v>
+      </c>
       <c r="C39" t="s">
-        <v>197</v>
+        <v>524</v>
       </c>
       <c r="D39" t="s">
-        <v>492</v>
+        <v>525</v>
       </c>
       <c r="E39" t="s">
-        <v>493</v>
+        <v>526</v>
       </c>
       <c r="F39" t="s">
-        <v>494</v>
+        <v>109</v>
       </c>
       <c r="G39" t="s">
         <v>28</v>
       </c>
       <c r="H39" t="s">
-        <v>495</v>
+        <v>47</v>
       </c>
       <c r="I39" t="s">
-        <v>496</v>
+        <v>527</v>
       </c>
       <c r="J39" t="s">
-        <v>497</v>
+        <v>528</v>
       </c>
       <c r="K39"/>
       <c r="L39">
-        <v>69700</v>
+        <v>73011</v>
       </c>
       <c r="M39" t="s">
-        <v>498</v>
+        <v>529</v>
       </c>
       <c r="N39" t="s">
-        <v>67</v>
+        <v>530</v>
       </c>
       <c r="O39"/>
       <c r="P39" t="s">
         <v>69</v>
       </c>
       <c r="Q39"/>
       <c r="R39" t="s">
-        <v>499</v>
+        <v>531</v>
       </c>
       <c r="S39" t="s">
-        <v>500</v>
+        <v>532</v>
       </c>
       <c r="T39" t="s">
-        <v>501</v>
+        <v>533</v>
       </c>
       <c r="U39" t="s">
-        <v>502</v>
-[...2 lines deleted...]
-      <c r="W39"/>
+        <v>534</v>
+      </c>
+      <c r="V39" t="s">
+        <v>535</v>
+      </c>
+      <c r="W39" t="s">
+        <v>536</v>
+      </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>503</v>
+        <v>537</v>
       </c>
       <c r="B40" t="s">
-        <v>504</v>
+        <v>538</v>
       </c>
       <c r="C40" t="s">
-        <v>197</v>
-[...3 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="D40"/>
       <c r="E40" t="s">
-        <v>506</v>
+        <v>539</v>
       </c>
       <c r="F40" t="s">
-        <v>146</v>
+        <v>540</v>
       </c>
       <c r="G40" t="s">
         <v>28</v>
       </c>
       <c r="H40" t="s">
-        <v>46</v>
+        <v>158</v>
       </c>
       <c r="I40" t="s">
-        <v>507</v>
+        <v>541</v>
       </c>
       <c r="J40" t="s">
-        <v>508</v>
+        <v>542</v>
       </c>
       <c r="K40"/>
       <c r="L40">
-        <v>73011</v>
+        <v>38500</v>
       </c>
       <c r="M40" t="s">
-        <v>509</v>
+        <v>543</v>
       </c>
       <c r="N40" t="s">
-        <v>510</v>
+        <v>544</v>
       </c>
       <c r="O40"/>
       <c r="P40" t="s">
         <v>69</v>
       </c>
       <c r="Q40"/>
       <c r="R40" t="s">
-        <v>511</v>
+        <v>545</v>
       </c>
       <c r="S40" t="s">
-        <v>512</v>
+        <v>546</v>
       </c>
       <c r="T40" t="s">
-        <v>513</v>
+        <v>547</v>
       </c>
       <c r="U40" t="s">
-        <v>514</v>
+        <v>548</v>
       </c>
       <c r="V40" t="s">
-        <v>515</v>
-[...3 lines deleted...]
-      </c>
+        <v>549</v>
+      </c>
+      <c r="W40"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
-        <v>517</v>
+        <v>550</v>
       </c>
       <c r="B41" t="s">
-        <v>518</v>
+        <v>551</v>
       </c>
       <c r="C41" t="s">
-        <v>519</v>
+        <v>25</v>
       </c>
       <c r="D41"/>
       <c r="E41" t="s">
-        <v>520</v>
+        <v>552</v>
       </c>
       <c r="F41" t="s">
-        <v>521</v>
+        <v>109</v>
       </c>
       <c r="G41" t="s">
         <v>28</v>
       </c>
       <c r="H41" t="s">
-        <v>522</v>
+        <v>47</v>
       </c>
       <c r="I41" t="s">
-        <v>523</v>
+        <v>553</v>
       </c>
       <c r="J41" t="s">
-        <v>524</v>
+        <v>554</v>
       </c>
       <c r="K41"/>
       <c r="L41">
-        <v>38500</v>
+        <v>15000</v>
       </c>
       <c r="M41" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="N41" t="s">
-        <v>526</v>
+        <v>556</v>
       </c>
       <c r="O41"/>
       <c r="P41" t="s">
         <v>69</v>
       </c>
       <c r="Q41"/>
       <c r="R41" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="S41" t="s">
-        <v>528</v>
+        <v>558</v>
       </c>
       <c r="T41" t="s">
-        <v>529</v>
+        <v>559</v>
       </c>
       <c r="U41" t="s">
-        <v>530</v>
+        <v>560</v>
       </c>
       <c r="V41" t="s">
-        <v>531</v>
-[...1 lines deleted...]
-      <c r="W41"/>
+        <v>561</v>
+      </c>
+      <c r="W41" t="s">
+        <v>562</v>
+      </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
-        <v>532</v>
+        <v>563</v>
       </c>
       <c r="B42" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="C42" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D42"/>
       <c r="E42" t="s">
-        <v>534</v>
+        <v>565</v>
       </c>
       <c r="F42" t="s">
-        <v>146</v>
+        <v>566</v>
       </c>
       <c r="G42" t="s">
         <v>28</v>
       </c>
       <c r="H42" t="s">
-        <v>46</v>
+        <v>95</v>
       </c>
       <c r="I42" t="s">
-        <v>535</v>
+        <v>567</v>
       </c>
       <c r="J42" t="s">
-        <v>536</v>
+        <v>568</v>
       </c>
       <c r="K42"/>
       <c r="L42">
-        <v>15000</v>
+        <v>42660</v>
       </c>
       <c r="M42" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="N42" t="s">
-        <v>538</v>
+        <v>570</v>
       </c>
       <c r="O42"/>
       <c r="P42" t="s">
-        <v>69</v>
+        <v>571</v>
       </c>
       <c r="Q42"/>
       <c r="R42" t="s">
-        <v>539</v>
+        <v>572</v>
       </c>
       <c r="S42" t="s">
-        <v>540</v>
+        <v>573</v>
       </c>
       <c r="T42" t="s">
-        <v>541</v>
+        <v>574</v>
       </c>
       <c r="U42" t="s">
-        <v>542</v>
+        <v>575</v>
       </c>
       <c r="V42" t="s">
-        <v>543</v>
+        <v>576</v>
       </c>
       <c r="W42" t="s">
-        <v>544</v>
+        <v>577</v>
       </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" t="s">
-        <v>545</v>
+        <v>578</v>
       </c>
       <c r="B43" t="s">
-        <v>546</v>
+        <v>579</v>
       </c>
       <c r="C43" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D43"/>
       <c r="E43" t="s">
-        <v>547</v>
+        <v>580</v>
       </c>
       <c r="F43" t="s">
-        <v>548</v>
+        <v>440</v>
       </c>
       <c r="G43" t="s">
         <v>28</v>
       </c>
       <c r="H43" t="s">
-        <v>168</v>
+        <v>581</v>
       </c>
       <c r="I43" t="s">
-        <v>549</v>
+        <v>582</v>
       </c>
       <c r="J43" t="s">
-        <v>550</v>
+        <v>583</v>
       </c>
       <c r="K43"/>
       <c r="L43">
-        <v>42660</v>
+        <v>26110</v>
       </c>
       <c r="M43" t="s">
-        <v>551</v>
+        <v>584</v>
       </c>
       <c r="N43" t="s">
-        <v>552</v>
+        <v>67</v>
       </c>
       <c r="O43"/>
       <c r="P43" t="s">
-        <v>553</v>
+        <v>585</v>
       </c>
       <c r="Q43"/>
       <c r="R43" t="s">
-        <v>554</v>
+        <v>586</v>
       </c>
       <c r="S43" t="s">
-        <v>555</v>
+        <v>587</v>
       </c>
       <c r="T43" t="s">
-        <v>556</v>
+        <v>588</v>
       </c>
       <c r="U43" t="s">
-        <v>557</v>
+        <v>589</v>
       </c>
       <c r="V43" t="s">
-        <v>558</v>
+        <v>590</v>
       </c>
       <c r="W43" t="s">
-        <v>559</v>
+        <v>591</v>
       </c>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" t="s">
-        <v>560</v>
+        <v>592</v>
       </c>
       <c r="B44" t="s">
-        <v>561</v>
+        <v>593</v>
       </c>
       <c r="C44" t="s">
-        <v>60</v>
+        <v>170</v>
       </c>
       <c r="D44"/>
       <c r="E44" t="s">
-        <v>562</v>
+        <v>594</v>
       </c>
       <c r="F44" t="s">
-        <v>563</v>
+        <v>109</v>
       </c>
       <c r="G44" t="s">
         <v>28</v>
       </c>
       <c r="H44" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="I44"/>
       <c r="J44" t="s">
-        <v>566</v>
+        <v>596</v>
       </c>
       <c r="K44"/>
       <c r="L44">
-        <v>26110</v>
+        <v>42000</v>
       </c>
       <c r="M44" t="s">
-        <v>567</v>
+        <v>597</v>
       </c>
       <c r="N44" t="s">
-        <v>67</v>
+        <v>598</v>
       </c>
       <c r="O44"/>
       <c r="P44" t="s">
-        <v>568</v>
-[...1 lines deleted...]
-      <c r="Q44"/>
+        <v>599</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>600</v>
+      </c>
       <c r="R44" t="s">
-        <v>569</v>
+        <v>601</v>
       </c>
       <c r="S44" t="s">
-        <v>570</v>
+        <v>602</v>
       </c>
       <c r="T44" t="s">
-        <v>571</v>
+        <v>603</v>
       </c>
       <c r="U44" t="s">
-        <v>572</v>
+        <v>604</v>
       </c>
       <c r="V44" t="s">
-        <v>573</v>
+        <v>605</v>
       </c>
       <c r="W44" t="s">
-        <v>574</v>
+        <v>606</v>
       </c>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" t="s">
-        <v>575</v>
-[...3 lines deleted...]
-      </c>
+        <v>607</v>
+      </c>
+      <c r="B45"/>
       <c r="C45" t="s">
-        <v>144</v>
+        <v>510</v>
       </c>
       <c r="D45"/>
       <c r="E45" t="s">
-        <v>577</v>
+        <v>608</v>
       </c>
       <c r="F45" t="s">
-        <v>146</v>
+        <v>609</v>
       </c>
       <c r="G45" t="s">
         <v>28</v>
       </c>
       <c r="H45" t="s">
-        <v>578</v>
+        <v>514</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>579</v>
+        <v>610</v>
       </c>
       <c r="K45"/>
       <c r="L45">
-        <v>42000</v>
+        <v>42300</v>
       </c>
       <c r="M45" t="s">
-        <v>580</v>
+        <v>611</v>
       </c>
       <c r="N45" t="s">
-        <v>581</v>
+        <v>67</v>
       </c>
       <c r="O45"/>
       <c r="P45" t="s">
-        <v>582</v>
-[...3 lines deleted...]
-      </c>
+        <v>612</v>
+      </c>
+      <c r="Q45"/>
       <c r="R45" t="s">
-        <v>584</v>
+        <v>613</v>
       </c>
       <c r="S45" t="s">
-        <v>585</v>
+        <v>614</v>
       </c>
       <c r="T45" t="s">
-        <v>586</v>
+        <v>615</v>
       </c>
       <c r="U45" t="s">
-        <v>587</v>
+        <v>616</v>
       </c>
       <c r="V45" t="s">
-        <v>588</v>
+        <v>617</v>
       </c>
       <c r="W45" t="s">
-        <v>589</v>
+        <v>618</v>
       </c>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" t="s">
-        <v>590</v>
-[...1 lines deleted...]
-      <c r="B46"/>
+        <v>619</v>
+      </c>
+      <c r="B46" t="s">
+        <v>620</v>
+      </c>
       <c r="C46" t="s">
-        <v>25</v>
+        <v>621</v>
       </c>
       <c r="D46"/>
       <c r="E46" t="s">
-        <v>591</v>
+        <v>622</v>
       </c>
       <c r="F46" t="s">
-        <v>592</v>
+        <v>226</v>
       </c>
       <c r="G46" t="s">
         <v>28</v>
       </c>
       <c r="H46" t="s">
-        <v>495</v>
-[...1 lines deleted...]
-      <c r="I46"/>
+        <v>158</v>
+      </c>
+      <c r="I46" t="s">
+        <v>623</v>
+      </c>
       <c r="J46" t="s">
-        <v>593</v>
+        <v>624</v>
       </c>
       <c r="K46"/>
       <c r="L46">
-        <v>42300</v>
+        <v>42600</v>
       </c>
       <c r="M46" t="s">
-        <v>594</v>
+        <v>625</v>
       </c>
       <c r="N46" t="s">
-        <v>67</v>
+        <v>199</v>
       </c>
       <c r="O46"/>
       <c r="P46" t="s">
-        <v>595</v>
+        <v>69</v>
       </c>
       <c r="Q46"/>
       <c r="R46" t="s">
-        <v>596</v>
+        <v>626</v>
       </c>
       <c r="S46" t="s">
-        <v>597</v>
+        <v>627</v>
       </c>
       <c r="T46" t="s">
-        <v>598</v>
+        <v>628</v>
       </c>
       <c r="U46" t="s">
-        <v>599</v>
+        <v>629</v>
       </c>
       <c r="V46" t="s">
-        <v>600</v>
+        <v>630</v>
       </c>
       <c r="W46" t="s">
-        <v>601</v>
+        <v>631</v>
       </c>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" t="s">
-        <v>602</v>
+        <v>632</v>
       </c>
       <c r="B47" t="s">
-        <v>603</v>
+        <v>633</v>
       </c>
       <c r="C47" t="s">
-        <v>25</v>
+        <v>621</v>
       </c>
       <c r="D47"/>
       <c r="E47" t="s">
-        <v>604</v>
+        <v>634</v>
       </c>
       <c r="F47" t="s">
-        <v>200</v>
+        <v>417</v>
       </c>
       <c r="G47" t="s">
         <v>28</v>
       </c>
       <c r="H47" t="s">
-        <v>522</v>
-[...3 lines deleted...]
-      </c>
+        <v>514</v>
+      </c>
+      <c r="I47"/>
       <c r="J47" t="s">
-        <v>606</v>
+        <v>635</v>
       </c>
       <c r="K47"/>
       <c r="L47">
-        <v>42600</v>
+        <v>42700</v>
       </c>
       <c r="M47" t="s">
-        <v>607</v>
+        <v>636</v>
       </c>
       <c r="N47" t="s">
-        <v>172</v>
+        <v>67</v>
       </c>
       <c r="O47"/>
       <c r="P47" t="s">
-        <v>69</v>
+        <v>200</v>
       </c>
       <c r="Q47"/>
       <c r="R47" t="s">
-        <v>608</v>
+        <v>637</v>
       </c>
       <c r="S47" t="s">
-        <v>609</v>
+        <v>638</v>
       </c>
       <c r="T47" t="s">
-        <v>610</v>
+        <v>639</v>
       </c>
       <c r="U47" t="s">
-        <v>611</v>
+        <v>640</v>
       </c>
       <c r="V47" t="s">
-        <v>612</v>
+        <v>641</v>
       </c>
       <c r="W47" t="s">
-        <v>613</v>
+        <v>642</v>
       </c>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" t="s">
-        <v>614</v>
-[...3 lines deleted...]
-      </c>
+        <v>643</v>
+      </c>
+      <c r="B48"/>
       <c r="C48" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="D48"/>
       <c r="E48" t="s">
-        <v>617</v>
+        <v>644</v>
       </c>
       <c r="F48" t="s">
-        <v>416</v>
+        <v>226</v>
       </c>
       <c r="G48" t="s">
         <v>28</v>
       </c>
       <c r="H48" t="s">
-        <v>495</v>
-[...1 lines deleted...]
-      <c r="I48"/>
+        <v>158</v>
+      </c>
+      <c r="I48" t="s">
+        <v>645</v>
+      </c>
       <c r="J48" t="s">
-        <v>618</v>
+        <v>646</v>
       </c>
       <c r="K48"/>
       <c r="L48">
-        <v>42700</v>
+        <v>42140</v>
       </c>
       <c r="M48" t="s">
-        <v>619</v>
+        <v>647</v>
       </c>
       <c r="N48" t="s">
         <v>67</v>
       </c>
       <c r="O48"/>
       <c r="P48" t="s">
-        <v>620</v>
-[...1 lines deleted...]
-      <c r="Q48"/>
+        <v>69</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>648</v>
+      </c>
       <c r="R48" t="s">
-        <v>621</v>
+        <v>649</v>
       </c>
       <c r="S48" t="s">
-        <v>622</v>
+        <v>650</v>
       </c>
       <c r="T48" t="s">
-        <v>623</v>
+        <v>651</v>
       </c>
       <c r="U48" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>652</v>
+      </c>
+      <c r="V48">
+        <v>33477549503</v>
       </c>
       <c r="W48" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" t="s">
-        <v>627</v>
+        <v>654</v>
       </c>
       <c r="B49"/>
       <c r="C49" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="D49"/>
+        <v>208</v>
+      </c>
+      <c r="D49" t="s">
+        <v>655</v>
+      </c>
       <c r="E49" t="s">
-        <v>628</v>
+        <v>656</v>
       </c>
       <c r="F49" t="s">
-        <v>200</v>
+        <v>657</v>
       </c>
       <c r="G49" t="s">
         <v>28</v>
       </c>
       <c r="H49" t="s">
-        <v>522</v>
-[...3 lines deleted...]
-      </c>
+        <v>658</v>
+      </c>
+      <c r="I49"/>
       <c r="J49" t="s">
-        <v>630</v>
+        <v>659</v>
       </c>
       <c r="K49"/>
       <c r="L49">
-        <v>42140</v>
+        <v>38000</v>
       </c>
       <c r="M49" t="s">
-        <v>631</v>
+        <v>660</v>
       </c>
       <c r="N49" t="s">
-        <v>67</v>
+        <v>661</v>
       </c>
       <c r="O49"/>
       <c r="P49" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="Q49"/>
       <c r="R49" t="s">
-        <v>633</v>
+        <v>663</v>
       </c>
       <c r="S49" t="s">
-        <v>634</v>
+        <v>664</v>
       </c>
       <c r="T49" t="s">
-        <v>635</v>
-[...7 lines deleted...]
-      </c>
+        <v>665</v>
+      </c>
+      <c r="U49" t="s">
+        <v>666</v>
+      </c>
+      <c r="V49"/>
+      <c r="W49"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" t="s">
-        <v>637</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>667</v>
+      </c>
+      <c r="B50" t="s">
+        <v>668</v>
+      </c>
       <c r="C50" t="s">
-        <v>197</v>
+        <v>276</v>
       </c>
       <c r="D50" t="s">
-        <v>638</v>
+        <v>669</v>
       </c>
       <c r="E50" t="s">
-        <v>639</v>
+        <v>670</v>
       </c>
       <c r="F50" t="s">
-        <v>640</v>
+        <v>226</v>
       </c>
       <c r="G50" t="s">
         <v>28</v>
       </c>
       <c r="H50" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="I50"/>
+        <v>47</v>
+      </c>
+      <c r="I50" t="s">
+        <v>671</v>
+      </c>
       <c r="J50" t="s">
-        <v>642</v>
+        <v>672</v>
       </c>
       <c r="K50"/>
       <c r="L50">
-        <v>38000</v>
+        <v>69007</v>
       </c>
       <c r="M50" t="s">
-        <v>309</v>
+        <v>66</v>
       </c>
       <c r="N50" t="s">
-        <v>643</v>
+        <v>67</v>
       </c>
       <c r="O50"/>
       <c r="P50" t="s">
-        <v>644</v>
+        <v>673</v>
       </c>
       <c r="Q50"/>
       <c r="R50" t="s">
-        <v>645</v>
-[...6 lines deleted...]
-      </c>
+        <v>674</v>
+      </c>
+      <c r="S50">
+        <v>69</v>
+      </c>
+      <c r="T50"/>
       <c r="U50" t="s">
-        <v>648</v>
+        <v>675</v>
       </c>
       <c r="V50"/>
       <c r="W50"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" t="s">
-        <v>649</v>
-[...3 lines deleted...]
-      </c>
+        <v>676</v>
+      </c>
+      <c r="B51"/>
       <c r="C51" t="s">
         <v>25</v>
       </c>
       <c r="D51"/>
       <c r="E51" t="s">
-        <v>651</v>
+        <v>677</v>
       </c>
       <c r="F51" t="s">
-        <v>200</v>
+        <v>109</v>
       </c>
       <c r="G51" t="s">
         <v>28</v>
       </c>
       <c r="H51" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I51" t="s">
-        <v>652</v>
+        <v>120</v>
       </c>
       <c r="J51" t="s">
-        <v>653</v>
+        <v>678</v>
       </c>
       <c r="K51"/>
-      <c r="L51">
-        <v>69007</v>
+      <c r="L51" t="s">
+        <v>679</v>
       </c>
       <c r="M51" t="s">
-        <v>66</v>
+        <v>680</v>
       </c>
       <c r="N51" t="s">
-        <v>67</v>
+        <v>681</v>
       </c>
       <c r="O51"/>
       <c r="P51" t="s">
-        <v>654</v>
+        <v>69</v>
       </c>
       <c r="Q51"/>
-      <c r="R51"/>
-[...2 lines deleted...]
-      <c r="U51"/>
+      <c r="R51" t="s">
+        <v>682</v>
+      </c>
+      <c r="S51" t="s">
+        <v>683</v>
+      </c>
+      <c r="T51" t="s">
+        <v>376</v>
+      </c>
+      <c r="U51" t="s">
+        <v>684</v>
+      </c>
       <c r="V51"/>
-      <c r="W51"/>
+      <c r="W51" t="s">
+        <v>685</v>
+      </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" t="s">
-        <v>655</v>
+        <v>686</v>
       </c>
       <c r="B52"/>
       <c r="C52" t="s">
-        <v>60</v>
+        <v>156</v>
       </c>
       <c r="D52"/>
       <c r="E52" t="s">
-        <v>656</v>
+        <v>687</v>
       </c>
       <c r="F52" t="s">
-        <v>146</v>
+        <v>393</v>
       </c>
       <c r="G52" t="s">
         <v>28</v>
       </c>
       <c r="H52" t="s">
-        <v>46</v>
+        <v>514</v>
       </c>
       <c r="I52" t="s">
-        <v>108</v>
+        <v>688</v>
       </c>
       <c r="J52" t="s">
-        <v>657</v>
+        <v>689</v>
       </c>
       <c r="K52"/>
-      <c r="L52" t="s">
-        <v>658</v>
+      <c r="L52">
+        <v>38240</v>
       </c>
       <c r="M52" t="s">
-        <v>659</v>
+        <v>688</v>
       </c>
       <c r="N52" t="s">
-        <v>660</v>
+        <v>67</v>
       </c>
       <c r="O52"/>
       <c r="P52" t="s">
-        <v>69</v>
+        <v>690</v>
       </c>
       <c r="Q52"/>
       <c r="R52" t="s">
-        <v>661</v>
+        <v>691</v>
       </c>
       <c r="S52" t="s">
-        <v>662</v>
-[...3 lines deleted...]
-      </c>
+        <v>692</v>
+      </c>
+      <c r="T52"/>
       <c r="U52" t="s">
-        <v>663</v>
-[...4 lines deleted...]
-      </c>
+        <v>693</v>
+      </c>
+      <c r="V52" t="s">
+        <v>694</v>
+      </c>
+      <c r="W52"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" t="s">
-        <v>665</v>
+        <v>695</v>
       </c>
       <c r="B53"/>
       <c r="C53" t="s">
-        <v>519</v>
+        <v>208</v>
       </c>
       <c r="D53"/>
       <c r="E53" t="s">
-        <v>666</v>
+        <v>696</v>
       </c>
       <c r="F53" t="s">
-        <v>393</v>
+        <v>109</v>
       </c>
       <c r="G53" t="s">
         <v>28</v>
       </c>
       <c r="H53" t="s">
-        <v>495</v>
-[...3 lines deleted...]
-      </c>
+        <v>514</v>
+      </c>
+      <c r="I53"/>
       <c r="J53" t="s">
-        <v>668</v>
+        <v>697</v>
       </c>
       <c r="K53"/>
-      <c r="L53">
-        <v>38240</v>
+      <c r="L53" t="s">
+        <v>698</v>
       </c>
       <c r="M53" t="s">
-        <v>667</v>
+        <v>699</v>
       </c>
       <c r="N53" t="s">
         <v>67</v>
       </c>
       <c r="O53"/>
       <c r="P53" t="s">
-        <v>669</v>
-[...5 lines deleted...]
-      <c r="U53"/>
+        <v>700</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>701</v>
+      </c>
+      <c r="R53" t="s">
+        <v>411</v>
+      </c>
+      <c r="S53" t="s">
+        <v>702</v>
+      </c>
+      <c r="T53" t="s">
+        <v>703</v>
+      </c>
+      <c r="U53" t="s">
+        <v>704</v>
+      </c>
       <c r="V53" t="s">
-        <v>670</v>
+        <v>705</v>
       </c>
       <c r="W53"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" t="s">
-        <v>671</v>
+        <v>706</v>
       </c>
       <c r="B54"/>
       <c r="C54" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D54"/>
       <c r="E54" t="s">
-        <v>672</v>
+        <v>707</v>
       </c>
       <c r="F54" t="s">
-        <v>146</v>
+        <v>417</v>
       </c>
       <c r="G54" t="s">
         <v>28</v>
       </c>
       <c r="H54" t="s">
-        <v>495</v>
-[...1 lines deleted...]
-      <c r="I54"/>
+        <v>63</v>
+      </c>
+      <c r="I54" t="s">
+        <v>708</v>
+      </c>
       <c r="J54" t="s">
-        <v>673</v>
+        <v>709</v>
       </c>
       <c r="K54"/>
-      <c r="L54" t="s">
-        <v>674</v>
+      <c r="L54">
+        <v>38240</v>
       </c>
       <c r="M54" t="s">
-        <v>675</v>
+        <v>710</v>
       </c>
       <c r="N54" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="O54"/>
+        <v>199</v>
+      </c>
+      <c r="O54" t="s">
+        <v>711</v>
+      </c>
       <c r="P54" t="s">
-        <v>676</v>
+        <v>69</v>
       </c>
       <c r="Q54" t="s">
-        <v>677</v>
+        <v>712</v>
       </c>
       <c r="R54" t="s">
-        <v>411</v>
+        <v>713</v>
       </c>
       <c r="S54" t="s">
-        <v>678</v>
+        <v>714</v>
       </c>
       <c r="T54" t="s">
-        <v>679</v>
-[...5 lines deleted...]
-      <c r="W54"/>
+        <v>715</v>
+      </c>
+      <c r="U54" t="s">
+        <v>716</v>
+      </c>
+      <c r="V54"/>
+      <c r="W54" t="s">
+        <v>717</v>
+      </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" t="s">
-        <v>681</v>
+        <v>718</v>
       </c>
       <c r="B55"/>
       <c r="C55" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="D55"/>
       <c r="E55" t="s">
-        <v>682</v>
+        <v>719</v>
       </c>
       <c r="F55" t="s">
-        <v>416</v>
+        <v>226</v>
       </c>
       <c r="G55" t="s">
         <v>28</v>
       </c>
       <c r="H55" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="I55"/>
       <c r="J55" t="s">
-        <v>684</v>
+        <v>720</v>
       </c>
       <c r="K55"/>
-      <c r="L55">
-        <v>38240</v>
+      <c r="L55" t="s">
+        <v>721</v>
       </c>
       <c r="M55" t="s">
-        <v>685</v>
+        <v>722</v>
       </c>
       <c r="N55" t="s">
-        <v>172</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="O55"/>
       <c r="P55" t="s">
         <v>69</v>
       </c>
-      <c r="Q55" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q55"/>
       <c r="R55" t="s">
-        <v>688</v>
+        <v>723</v>
       </c>
       <c r="S55" t="s">
-        <v>689</v>
+        <v>724</v>
       </c>
       <c r="T55" t="s">
-        <v>690</v>
+        <v>725</v>
       </c>
       <c r="U55" t="s">
-        <v>691</v>
-[...1 lines deleted...]
-      <c r="V55"/>
+        <v>726</v>
+      </c>
+      <c r="V55" t="s">
+        <v>727</v>
+      </c>
       <c r="W55" t="s">
-        <v>692</v>
+        <v>728</v>
       </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" t="s">
-        <v>693</v>
-[...1 lines deleted...]
-      <c r="B56"/>
+        <v>729</v>
+      </c>
+      <c r="B56" t="s">
+        <v>730</v>
+      </c>
       <c r="C56" t="s">
-        <v>519</v>
+        <v>156</v>
       </c>
       <c r="D56"/>
       <c r="E56" t="s">
-        <v>694</v>
+        <v>731</v>
       </c>
       <c r="F56" t="s">
-        <v>200</v>
+        <v>109</v>
       </c>
       <c r="G56" t="s">
         <v>28</v>
       </c>
       <c r="H56" t="s">
-        <v>522</v>
-[...1 lines deleted...]
-      <c r="I56"/>
+        <v>158</v>
+      </c>
+      <c r="I56" t="s">
+        <v>732</v>
+      </c>
       <c r="J56" t="s">
-        <v>695</v>
+        <v>733</v>
       </c>
       <c r="K56"/>
-      <c r="L56" t="s">
-        <v>696</v>
+      <c r="L56">
+        <v>74000</v>
       </c>
       <c r="M56" t="s">
-        <v>697</v>
+        <v>267</v>
       </c>
       <c r="N56" t="s">
-        <v>67</v>
+        <v>290</v>
       </c>
       <c r="O56"/>
       <c r="P56" t="s">
         <v>69</v>
       </c>
       <c r="Q56"/>
       <c r="R56" t="s">
-        <v>698</v>
+        <v>734</v>
       </c>
       <c r="S56" t="s">
-        <v>699</v>
+        <v>735</v>
       </c>
       <c r="T56" t="s">
-        <v>700</v>
+        <v>736</v>
       </c>
       <c r="U56" t="s">
-        <v>701</v>
+        <v>737</v>
       </c>
       <c r="V56" t="s">
-        <v>702</v>
+        <v>738</v>
       </c>
       <c r="W56" t="s">
-        <v>703</v>
+        <v>739</v>
       </c>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" t="s">
-        <v>704</v>
+        <v>740</v>
       </c>
       <c r="B57" t="s">
-        <v>705</v>
+        <v>741</v>
       </c>
       <c r="C57" t="s">
-        <v>519</v>
+        <v>156</v>
       </c>
       <c r="D57"/>
       <c r="E57" t="s">
-        <v>706</v>
+        <v>742</v>
       </c>
       <c r="F57" t="s">
-        <v>707</v>
+        <v>743</v>
       </c>
       <c r="G57" t="s">
         <v>28</v>
       </c>
       <c r="H57" t="s">
-        <v>522</v>
+        <v>158</v>
       </c>
       <c r="I57" t="s">
-        <v>708</v>
+        <v>744</v>
       </c>
       <c r="J57" t="s">
-        <v>709</v>
+        <v>745</v>
       </c>
       <c r="K57" t="s">
-        <v>710</v>
+        <v>746</v>
       </c>
       <c r="L57">
         <v>74190</v>
       </c>
       <c r="M57" t="s">
-        <v>711</v>
+        <v>747</v>
       </c>
       <c r="N57" t="s">
-        <v>172</v>
+        <v>199</v>
       </c>
       <c r="O57"/>
       <c r="P57" t="s">
-        <v>173</v>
+        <v>200</v>
       </c>
       <c r="Q57"/>
       <c r="R57" t="s">
-        <v>712</v>
+        <v>748</v>
       </c>
       <c r="S57" t="s">
-        <v>713</v>
+        <v>749</v>
       </c>
       <c r="T57" t="s">
-        <v>714</v>
+        <v>750</v>
       </c>
       <c r="U57" t="s">
-        <v>715</v>
+        <v>751</v>
       </c>
       <c r="V57"/>
       <c r="W57" t="s">
-        <v>716</v>
+        <v>752</v>
       </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" t="s">
-        <v>717</v>
+        <v>753</v>
       </c>
       <c r="B58" t="s">
-        <v>718</v>
+        <v>754</v>
       </c>
       <c r="C58" t="s">
-        <v>519</v>
+        <v>156</v>
       </c>
       <c r="D58"/>
       <c r="E58" t="s">
-        <v>719</v>
+        <v>755</v>
       </c>
       <c r="F58" t="s">
-        <v>720</v>
+        <v>756</v>
       </c>
       <c r="G58" t="s">
         <v>28</v>
       </c>
       <c r="H58" t="s">
-        <v>522</v>
+        <v>158</v>
       </c>
       <c r="I58"/>
       <c r="J58" t="s">
-        <v>721</v>
+        <v>757</v>
       </c>
       <c r="K58"/>
       <c r="L58" t="s">
-        <v>722</v>
+        <v>758</v>
       </c>
       <c r="M58" t="s">
-        <v>723</v>
+        <v>759</v>
       </c>
       <c r="N58" t="s">
         <v>67</v>
       </c>
       <c r="O58"/>
       <c r="P58" t="s">
-        <v>281</v>
+        <v>304</v>
       </c>
       <c r="Q58"/>
-      <c r="R58"/>
-      <c r="S58"/>
+      <c r="R58" t="s">
+        <v>120</v>
+      </c>
+      <c r="S58" t="s">
+        <v>760</v>
+      </c>
       <c r="T58"/>
-      <c r="U58"/>
+      <c r="U58" t="s">
+        <v>761</v>
+      </c>
       <c r="V58"/>
       <c r="W58" t="s">
-        <v>724</v>
+        <v>762</v>
       </c>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" t="s">
-        <v>725</v>
+        <v>763</v>
       </c>
       <c r="B59" t="s">
-        <v>726</v>
+        <v>764</v>
       </c>
       <c r="C59" t="s">
-        <v>519</v>
+        <v>156</v>
       </c>
       <c r="D59"/>
       <c r="E59" t="s">
-        <v>727</v>
+        <v>765</v>
       </c>
       <c r="F59" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="G59" t="s">
         <v>28</v>
       </c>
       <c r="H59" t="s">
-        <v>522</v>
+        <v>158</v>
       </c>
       <c r="I59" t="s">
-        <v>728</v>
+        <v>766</v>
       </c>
       <c r="J59" t="s">
-        <v>729</v>
+        <v>767</v>
       </c>
       <c r="K59"/>
       <c r="L59">
         <v>42220</v>
       </c>
       <c r="M59" t="s">
-        <v>730</v>
+        <v>768</v>
       </c>
       <c r="N59" t="s">
         <v>384</v>
       </c>
       <c r="O59"/>
       <c r="P59" t="s">
-        <v>731</v>
+        <v>769</v>
       </c>
       <c r="Q59"/>
       <c r="R59" t="s">
-        <v>732</v>
+        <v>770</v>
       </c>
       <c r="S59" t="s">
-        <v>733</v>
+        <v>771</v>
       </c>
       <c r="T59" t="s">
-        <v>734</v>
+        <v>772</v>
       </c>
       <c r="U59" t="s">
-        <v>735</v>
+        <v>773</v>
       </c>
       <c r="V59" t="s">
-        <v>736</v>
+        <v>774</v>
       </c>
       <c r="W59" t="s">
-        <v>737</v>
+        <v>775</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" t="s">
-        <v>738</v>
+        <v>776</v>
       </c>
       <c r="B60"/>
       <c r="C60" t="s">
-        <v>519</v>
+        <v>156</v>
       </c>
       <c r="D60"/>
       <c r="E60" t="s">
-        <v>739</v>
+        <v>777</v>
       </c>
       <c r="F60" t="s">
-        <v>740</v>
+        <v>778</v>
       </c>
       <c r="G60" t="s">
         <v>28</v>
       </c>
       <c r="H60" t="s">
-        <v>522</v>
+        <v>158</v>
       </c>
       <c r="I60"/>
       <c r="J60" t="s">
-        <v>741</v>
+        <v>779</v>
       </c>
       <c r="K60"/>
       <c r="L60">
         <v>43490</v>
       </c>
       <c r="M60" t="s">
-        <v>742</v>
+        <v>780</v>
       </c>
       <c r="N60" t="s">
         <v>67</v>
       </c>
       <c r="O60" t="s">
-        <v>743</v>
+        <v>781</v>
       </c>
       <c r="P60" t="s">
         <v>69</v>
       </c>
       <c r="Q60"/>
       <c r="R60" t="s">
-        <v>744</v>
+        <v>782</v>
       </c>
       <c r="S60" t="s">
-        <v>745</v>
+        <v>783</v>
       </c>
       <c r="T60" t="s">
-        <v>746</v>
+        <v>784</v>
       </c>
       <c r="U60" t="s">
-        <v>747</v>
+        <v>785</v>
       </c>
       <c r="V60" t="s">
-        <v>748</v>
+        <v>786</v>
       </c>
       <c r="W60" t="s">
-        <v>749</v>
+        <v>787</v>
       </c>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" t="s">
-        <v>750</v>
+        <v>788</v>
       </c>
       <c r="B61" t="s">
-        <v>751</v>
+        <v>789</v>
       </c>
       <c r="C61" t="s">
-        <v>519</v>
+        <v>156</v>
       </c>
       <c r="D61"/>
       <c r="E61" t="s">
-        <v>752</v>
+        <v>790</v>
       </c>
       <c r="F61" t="s">
-        <v>753</v>
+        <v>791</v>
       </c>
       <c r="G61" t="s">
         <v>28</v>
       </c>
       <c r="H61" t="s">
-        <v>522</v>
+        <v>158</v>
       </c>
       <c r="I61"/>
       <c r="J61" t="s">
-        <v>754</v>
+        <v>792</v>
       </c>
       <c r="K61"/>
       <c r="L61">
         <v>73210</v>
       </c>
       <c r="M61" t="s">
-        <v>755</v>
+        <v>793</v>
       </c>
       <c r="N61" t="s">
         <v>67</v>
       </c>
       <c r="O61"/>
       <c r="P61" t="s">
-        <v>756</v>
+        <v>794</v>
       </c>
       <c r="Q61"/>
-      <c r="R61"/>
-      <c r="S61"/>
+      <c r="R61" t="s">
+        <v>795</v>
+      </c>
+      <c r="S61" t="s">
+        <v>796</v>
+      </c>
       <c r="T61"/>
-      <c r="U61"/>
+      <c r="U61" t="s">
+        <v>797</v>
+      </c>
       <c r="V61"/>
       <c r="W61" t="s">
-        <v>757</v>
+        <v>798</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>758</v>
+        <v>799</v>
       </c>
       <c r="B62" t="s">
-        <v>759</v>
+        <v>800</v>
       </c>
       <c r="C62" t="s">
-        <v>519</v>
+        <v>156</v>
       </c>
       <c r="D62"/>
       <c r="E62" t="s">
-        <v>760</v>
+        <v>801</v>
       </c>
       <c r="F62" t="s">
-        <v>563</v>
+        <v>440</v>
       </c>
       <c r="G62" t="s">
         <v>28</v>
       </c>
       <c r="H62" t="s">
-        <v>522</v>
+        <v>158</v>
       </c>
       <c r="I62"/>
       <c r="J62" t="s">
-        <v>761</v>
+        <v>802</v>
       </c>
       <c r="K62"/>
       <c r="L62">
         <v>74500</v>
       </c>
       <c r="M62" t="s">
-        <v>762</v>
+        <v>803</v>
       </c>
       <c r="N62" t="s">
         <v>82</v>
       </c>
       <c r="O62"/>
       <c r="P62" t="s">
         <v>69</v>
       </c>
       <c r="Q62"/>
       <c r="R62" t="s">
-        <v>763</v>
+        <v>804</v>
       </c>
       <c r="S62" t="s">
-        <v>764</v>
+        <v>805</v>
       </c>
       <c r="T62" t="s">
-        <v>765</v>
+        <v>806</v>
       </c>
       <c r="U62" t="s">
-        <v>766</v>
+        <v>807</v>
       </c>
       <c r="V62"/>
       <c r="W62" t="s">
-        <v>767</v>
+        <v>808</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" t="s">
-        <v>768</v>
+        <v>809</v>
       </c>
       <c r="B63"/>
       <c r="C63" t="s">
-        <v>519</v>
+        <v>156</v>
       </c>
       <c r="D63"/>
-      <c r="E63"/>
+      <c r="E63" t="s">
+        <v>810</v>
+      </c>
       <c r="F63" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="G63" t="s">
         <v>28</v>
       </c>
       <c r="H63" t="s">
-        <v>495</v>
+        <v>514</v>
       </c>
       <c r="I63"/>
       <c r="J63" t="s">
-        <v>769</v>
+        <v>811</v>
       </c>
       <c r="K63"/>
       <c r="L63" t="s">
-        <v>770</v>
+        <v>812</v>
       </c>
       <c r="M63" t="s">
-        <v>771</v>
+        <v>813</v>
       </c>
       <c r="N63" t="s">
         <v>67</v>
       </c>
       <c r="O63"/>
       <c r="P63" t="s">
-        <v>772</v>
+        <v>814</v>
       </c>
       <c r="Q63"/>
       <c r="R63" t="s">
-        <v>773</v>
+        <v>815</v>
       </c>
       <c r="S63" t="s">
-        <v>774</v>
+        <v>816</v>
       </c>
       <c r="T63" t="s">
-        <v>775</v>
+        <v>817</v>
       </c>
       <c r="U63" t="s">
-        <v>776</v>
+        <v>818</v>
       </c>
       <c r="V63" t="s">
-        <v>777</v>
+        <v>819</v>
       </c>
       <c r="W63"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" t="s">
-        <v>778</v>
+        <v>820</v>
       </c>
       <c r="B64" t="s">
-        <v>779</v>
+        <v>821</v>
       </c>
       <c r="C64" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D64"/>
       <c r="E64" t="s">
-        <v>780</v>
+        <v>822</v>
       </c>
       <c r="F64" t="s">
-        <v>781</v>
+        <v>823</v>
       </c>
       <c r="G64" t="s">
         <v>28</v>
       </c>
       <c r="H64" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I64" t="s">
-        <v>782</v>
+        <v>824</v>
       </c>
       <c r="J64" t="s">
-        <v>783</v>
+        <v>825</v>
       </c>
       <c r="K64"/>
       <c r="L64">
         <v>26400</v>
       </c>
       <c r="M64" t="s">
-        <v>784</v>
+        <v>826</v>
       </c>
       <c r="N64" t="s">
-        <v>785</v>
+        <v>827</v>
       </c>
       <c r="O64"/>
       <c r="P64" t="s">
-        <v>786</v>
+        <v>502</v>
       </c>
       <c r="Q64"/>
       <c r="R64" t="s">
-        <v>787</v>
+        <v>828</v>
       </c>
       <c r="S64" t="s">
-        <v>788</v>
+        <v>829</v>
       </c>
       <c r="T64" t="s">
-        <v>789</v>
+        <v>830</v>
       </c>
       <c r="U64" t="s">
-        <v>790</v>
+        <v>831</v>
       </c>
       <c r="V64" t="s">
-        <v>791</v>
+        <v>832</v>
       </c>
       <c r="W64" t="s">
-        <v>792</v>
+        <v>833</v>
       </c>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" t="s">
-        <v>793</v>
+        <v>834</v>
       </c>
       <c r="B65" t="s">
-        <v>794</v>
+        <v>835</v>
       </c>
       <c r="C65" t="s">
-        <v>25</v>
+        <v>313</v>
       </c>
       <c r="D65"/>
       <c r="E65" t="s">
-        <v>795</v>
+        <v>836</v>
       </c>
       <c r="F65" t="s">
-        <v>796</v>
+        <v>837</v>
       </c>
       <c r="G65" t="s">
         <v>28</v>
       </c>
       <c r="H65" t="s">
-        <v>168</v>
+        <v>95</v>
       </c>
       <c r="I65"/>
       <c r="J65" t="s">
-        <v>797</v>
+        <v>838</v>
       </c>
       <c r="K65"/>
       <c r="L65" t="s">
-        <v>798</v>
+        <v>839</v>
       </c>
       <c r="M65" t="s">
-        <v>799</v>
+        <v>840</v>
       </c>
       <c r="N65" t="s">
         <v>67</v>
       </c>
       <c r="O65"/>
       <c r="P65" t="s">
-        <v>800</v>
+        <v>841</v>
       </c>
       <c r="Q65"/>
       <c r="R65" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="S65" t="s">
-        <v>801</v>
+        <v>842</v>
       </c>
       <c r="T65" t="s">
-        <v>802</v>
+        <v>843</v>
       </c>
       <c r="U65" t="s">
-        <v>803</v>
+        <v>844</v>
       </c>
       <c r="V65"/>
       <c r="W65" t="s">
-        <v>804</v>
+        <v>845</v>
       </c>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" t="s">
-        <v>805</v>
+        <v>846</v>
       </c>
       <c r="B66"/>
       <c r="C66" t="s">
-        <v>806</v>
+        <v>621</v>
       </c>
       <c r="D66"/>
       <c r="E66" t="s">
-        <v>807</v>
+        <v>847</v>
       </c>
       <c r="F66" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="G66" t="s">
         <v>28</v>
       </c>
       <c r="H66" t="s">
         <v>29</v>
       </c>
       <c r="I66" t="s">
-        <v>808</v>
+        <v>848</v>
       </c>
       <c r="J66" t="s">
-        <v>809</v>
+        <v>849</v>
       </c>
       <c r="K66"/>
       <c r="L66">
         <v>63000</v>
       </c>
       <c r="M66" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="N66" t="s">
-        <v>810</v>
+        <v>850</v>
       </c>
       <c r="O66"/>
       <c r="P66" t="s">
         <v>69</v>
       </c>
       <c r="Q66"/>
       <c r="R66" t="s">
-        <v>811</v>
+        <v>851</v>
       </c>
       <c r="S66" t="s">
-        <v>812</v>
+        <v>852</v>
       </c>
       <c r="T66" t="s">
-        <v>813</v>
+        <v>853</v>
       </c>
       <c r="U66" t="s">
-        <v>814</v>
+        <v>854</v>
       </c>
       <c r="V66" t="s">
-        <v>815</v>
+        <v>855</v>
       </c>
       <c r="W66" t="s">
-        <v>816</v>
+        <v>856</v>
       </c>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" t="s">
-        <v>817</v>
+        <v>857</v>
       </c>
       <c r="B67"/>
       <c r="C67" t="s">
-        <v>152</v>
+        <v>180</v>
       </c>
       <c r="D67"/>
       <c r="E67" t="s">
-        <v>818</v>
+        <v>858</v>
       </c>
       <c r="F67" t="s">
-        <v>753</v>
+        <v>791</v>
       </c>
       <c r="G67" t="s">
         <v>28</v>
       </c>
       <c r="H67" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="I67" t="s">
-        <v>819</v>
+        <v>859</v>
       </c>
       <c r="J67" t="s">
-        <v>820</v>
+        <v>860</v>
       </c>
       <c r="K67"/>
       <c r="L67">
         <v>73670</v>
       </c>
       <c r="M67" t="s">
-        <v>821</v>
+        <v>861</v>
       </c>
       <c r="N67" t="s">
         <v>67</v>
       </c>
       <c r="O67"/>
       <c r="P67" t="s">
-        <v>822</v>
+        <v>862</v>
       </c>
       <c r="Q67"/>
       <c r="R67" t="s">
-        <v>823</v>
+        <v>863</v>
       </c>
       <c r="S67" t="s">
-        <v>824</v>
+        <v>864</v>
       </c>
       <c r="T67" t="s">
-        <v>192</v>
+        <v>219</v>
       </c>
       <c r="U67" t="s">
-        <v>825</v>
+        <v>865</v>
       </c>
       <c r="V67" t="s">
-        <v>826</v>
+        <v>866</v>
       </c>
       <c r="W67" t="s">
-        <v>827</v>
+        <v>867</v>
       </c>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" t="s">
-        <v>828</v>
+        <v>868</v>
       </c>
       <c r="B68"/>
       <c r="C68" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D68"/>
       <c r="E68" t="s">
-        <v>829</v>
+        <v>869</v>
       </c>
       <c r="F68" t="s">
-        <v>146</v>
+        <v>109</v>
       </c>
       <c r="G68" t="s">
         <v>28</v>
       </c>
       <c r="H68" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I68" t="s">
-        <v>830</v>
+        <v>870</v>
       </c>
       <c r="J68" t="s">
-        <v>831</v>
+        <v>871</v>
       </c>
       <c r="K68"/>
       <c r="L68" t="s">
-        <v>832</v>
+        <v>872</v>
       </c>
       <c r="M68" t="s">
-        <v>833</v>
+        <v>873</v>
       </c>
       <c r="N68" t="s">
         <v>67</v>
       </c>
       <c r="O68"/>
       <c r="P68" t="s">
         <v>69</v>
       </c>
       <c r="Q68"/>
       <c r="R68" t="s">
-        <v>834</v>
+        <v>874</v>
       </c>
       <c r="S68" t="s">
-        <v>835</v>
+        <v>875</v>
       </c>
       <c r="T68" t="s">
-        <v>295</v>
+        <v>876</v>
       </c>
       <c r="U68" t="s">
-        <v>836</v>
+        <v>877</v>
       </c>
       <c r="V68" t="s">
-        <v>837</v>
+        <v>878</v>
       </c>
       <c r="W68" t="s">
-        <v>838</v>
+        <v>879</v>
       </c>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" t="s">
-        <v>839</v>
+        <v>880</v>
       </c>
       <c r="B69"/>
       <c r="C69" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D69"/>
       <c r="E69" t="s">
-        <v>840</v>
+        <v>881</v>
       </c>
       <c r="F69" t="s">
-        <v>841</v>
+        <v>882</v>
       </c>
       <c r="G69" t="s">
         <v>28</v>
       </c>
       <c r="H69" t="s">
-        <v>522</v>
+        <v>158</v>
       </c>
       <c r="I69" t="s">
-        <v>842</v>
+        <v>883</v>
       </c>
       <c r="J69" t="s">
-        <v>843</v>
+        <v>884</v>
       </c>
       <c r="K69"/>
       <c r="L69">
         <v>74200</v>
       </c>
       <c r="M69" t="s">
-        <v>844</v>
+        <v>885</v>
       </c>
       <c r="N69" t="s">
-        <v>526</v>
+        <v>544</v>
       </c>
       <c r="O69"/>
       <c r="P69" t="s">
-        <v>845</v>
+        <v>886</v>
       </c>
       <c r="Q69"/>
-      <c r="R69"/>
-      <c r="S69"/>
+      <c r="R69" t="s">
+        <v>887</v>
+      </c>
+      <c r="S69" t="s">
+        <v>888</v>
+      </c>
       <c r="T69"/>
-      <c r="U69"/>
+      <c r="U69" t="s">
+        <v>889</v>
+      </c>
       <c r="V69" t="s">
-        <v>846</v>
+        <v>890</v>
       </c>
       <c r="W69" t="s">
-        <v>847</v>
+        <v>891</v>
       </c>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" t="s">
-        <v>848</v>
+        <v>892</v>
       </c>
       <c r="B70"/>
       <c r="C70" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D70"/>
       <c r="E70" t="s">
-        <v>849</v>
+        <v>893</v>
       </c>
       <c r="F70" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="G70" t="s">
         <v>28</v>
       </c>
       <c r="H70" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I70" t="s">
-        <v>850</v>
+        <v>894</v>
       </c>
       <c r="J70" t="s">
-        <v>851</v>
+        <v>895</v>
       </c>
       <c r="K70"/>
       <c r="L70" t="s">
-        <v>852</v>
+        <v>896</v>
       </c>
       <c r="M70" t="s">
-        <v>853</v>
+        <v>897</v>
       </c>
       <c r="N70" t="s">
         <v>67</v>
       </c>
       <c r="O70"/>
       <c r="P70" t="s">
-        <v>854</v>
+        <v>898</v>
       </c>
       <c r="Q70"/>
       <c r="R70" t="s">
-        <v>855</v>
+        <v>899</v>
       </c>
       <c r="S70" t="s">
-        <v>856</v>
+        <v>900</v>
       </c>
       <c r="T70" t="s">
-        <v>857</v>
+        <v>901</v>
       </c>
       <c r="U70" t="s">
-        <v>858</v>
+        <v>902</v>
       </c>
       <c r="V70" t="s">
-        <v>859</v>
+        <v>903</v>
       </c>
       <c r="W70" t="s">
-        <v>860</v>
+        <v>904</v>
       </c>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" t="s">
-        <v>861</v>
+        <v>905</v>
       </c>
       <c r="B71"/>
       <c r="C71" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D71"/>
       <c r="E71" t="s">
-        <v>862</v>
+        <v>906</v>
       </c>
       <c r="F71" t="s">
-        <v>863</v>
+        <v>907</v>
       </c>
       <c r="G71" t="s">
         <v>28</v>
       </c>
       <c r="H71" t="s">
-        <v>864</v>
+        <v>908</v>
       </c>
       <c r="I71"/>
       <c r="J71" t="s">
-        <v>865</v>
+        <v>909</v>
       </c>
       <c r="K71"/>
       <c r="L71">
         <v>42660</v>
       </c>
       <c r="M71" t="s">
-        <v>866</v>
+        <v>910</v>
       </c>
       <c r="N71" t="s">
         <v>67</v>
       </c>
       <c r="O71"/>
       <c r="P71" t="s">
         <v>69</v>
       </c>
       <c r="Q71"/>
       <c r="R71" t="s">
-        <v>867</v>
+        <v>911</v>
       </c>
       <c r="S71" t="s">
-        <v>868</v>
+        <v>912</v>
       </c>
       <c r="T71" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="U71" t="s">
-        <v>869</v>
+        <v>913</v>
       </c>
       <c r="V71" t="s">
-        <v>558</v>
+        <v>576</v>
       </c>
       <c r="W71" t="s">
-        <v>870</v>
+        <v>914</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" t="s">
-        <v>871</v>
+        <v>915</v>
       </c>
       <c r="B72"/>
       <c r="C72" t="s">
-        <v>152</v>
+        <v>180</v>
       </c>
       <c r="D72"/>
       <c r="E72" t="s">
-        <v>872</v>
+        <v>916</v>
       </c>
       <c r="F72" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="G72" t="s">
         <v>28</v>
       </c>
       <c r="H72" t="s">
-        <v>578</v>
+        <v>595</v>
       </c>
       <c r="I72" t="s">
-        <v>873</v>
+        <v>917</v>
       </c>
       <c r="J72" t="s">
-        <v>874</v>
+        <v>918</v>
       </c>
       <c r="K72"/>
       <c r="L72">
         <v>69160</v>
       </c>
       <c r="M72" t="s">
-        <v>875</v>
+        <v>919</v>
       </c>
       <c r="N72" t="s">
         <v>67</v>
       </c>
       <c r="O72"/>
       <c r="P72" t="s">
-        <v>876</v>
+        <v>920</v>
       </c>
       <c r="Q72" t="s">
-        <v>877</v>
+        <v>921</v>
       </c>
       <c r="R72" t="s">
-        <v>878</v>
+        <v>922</v>
       </c>
       <c r="S72" t="s">
-        <v>879</v>
+        <v>923</v>
       </c>
       <c r="T72" t="s">
-        <v>880</v>
+        <v>924</v>
       </c>
       <c r="U72" t="s">
-        <v>881</v>
+        <v>925</v>
       </c>
       <c r="V72" t="s">
-        <v>882</v>
+        <v>926</v>
       </c>
       <c r="W72"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" t="s">
-        <v>883</v>
+        <v>927</v>
       </c>
       <c r="B73"/>
       <c r="C73" t="s">
-        <v>884</v>
+        <v>524</v>
       </c>
       <c r="D73"/>
       <c r="E73" t="s">
-        <v>885</v>
+        <v>928</v>
       </c>
       <c r="F73" t="s">
-        <v>886</v>
+        <v>929</v>
       </c>
       <c r="G73" t="s">
         <v>28</v>
       </c>
       <c r="H73" t="s">
-        <v>887</v>
+        <v>930</v>
       </c>
       <c r="I73" t="s">
-        <v>888</v>
+        <v>931</v>
       </c>
       <c r="J73" t="s">
-        <v>889</v>
+        <v>932</v>
       </c>
       <c r="K73"/>
       <c r="L73">
         <v>69008</v>
       </c>
       <c r="M73" t="s">
         <v>66</v>
       </c>
       <c r="N73" t="s">
         <v>67</v>
       </c>
       <c r="O73"/>
       <c r="P73" t="s">
         <v>69</v>
       </c>
       <c r="Q73"/>
       <c r="R73" t="s">
-        <v>890</v>
+        <v>933</v>
       </c>
       <c r="S73" t="s">
-        <v>891</v>
+        <v>934</v>
       </c>
       <c r="T73" t="s">
         <v>73</v>
       </c>
       <c r="U73" t="s">
-        <v>892</v>
+        <v>935</v>
       </c>
       <c r="V73" t="s">
-        <v>893</v>
+        <v>936</v>
       </c>
       <c r="W73" t="s">
-        <v>894</v>
+        <v>937</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" t="s">
-        <v>895</v>
+        <v>938</v>
       </c>
       <c r="B74"/>
       <c r="C74" t="s">
-        <v>197</v>
+        <v>276</v>
       </c>
       <c r="D74" t="s">
-        <v>896</v>
+        <v>939</v>
       </c>
       <c r="E74" t="s">
-        <v>897</v>
+        <v>940</v>
       </c>
       <c r="F74" t="s">
         <v>62</v>
       </c>
       <c r="G74" t="s">
         <v>28</v>
       </c>
       <c r="H74" t="s">
-        <v>465</v>
+        <v>482</v>
       </c>
       <c r="I74" t="s">
-        <v>898</v>
+        <v>941</v>
       </c>
       <c r="J74" t="s">
-        <v>899</v>
+        <v>942</v>
       </c>
       <c r="K74"/>
       <c r="L74">
         <v>69550</v>
       </c>
       <c r="M74" t="s">
-        <v>900</v>
+        <v>943</v>
       </c>
       <c r="N74" t="s">
-        <v>901</v>
+        <v>944</v>
       </c>
       <c r="O74" t="s">
-        <v>902</v>
+        <v>945</v>
       </c>
       <c r="P74" t="s">
         <v>69</v>
       </c>
       <c r="Q74" t="s">
-        <v>903</v>
+        <v>946</v>
       </c>
       <c r="R74" t="s">
-        <v>904</v>
+        <v>947</v>
       </c>
       <c r="S74" t="s">
-        <v>905</v>
+        <v>948</v>
       </c>
       <c r="T74" t="s">
-        <v>906</v>
+        <v>949</v>
       </c>
       <c r="U74" t="s">
-        <v>907</v>
+        <v>950</v>
       </c>
       <c r="V74" t="s">
-        <v>908</v>
+        <v>951</v>
       </c>
       <c r="W74" t="s">
-        <v>909</v>
+        <v>952</v>
       </c>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" t="s">
-        <v>910</v>
+        <v>953</v>
       </c>
       <c r="B75"/>
       <c r="C75" t="s">
-        <v>152</v>
+        <v>180</v>
       </c>
       <c r="D75"/>
       <c r="E75" t="s">
-        <v>911</v>
+        <v>954</v>
       </c>
       <c r="F75" t="s">
-        <v>912</v>
+        <v>955</v>
       </c>
       <c r="G75" t="s">
         <v>28</v>
       </c>
       <c r="H75" t="s">
-        <v>168</v>
+        <v>95</v>
       </c>
       <c r="I75" t="s">
-        <v>913</v>
+        <v>956</v>
       </c>
       <c r="J75" t="s">
-        <v>914</v>
+        <v>957</v>
       </c>
       <c r="K75"/>
       <c r="L75">
         <v>26150</v>
       </c>
       <c r="M75" t="s">
-        <v>915</v>
+        <v>958</v>
       </c>
       <c r="N75" t="s">
         <v>67</v>
       </c>
       <c r="O75"/>
       <c r="P75" t="s">
-        <v>916</v>
+        <v>959</v>
       </c>
       <c r="Q75"/>
       <c r="R75" t="s">
-        <v>917</v>
+        <v>960</v>
       </c>
       <c r="S75" t="s">
-        <v>918</v>
+        <v>961</v>
       </c>
       <c r="T75"/>
       <c r="U75" t="s">
-        <v>919</v>
+        <v>962</v>
       </c>
       <c r="V75"/>
       <c r="W75" t="s">
-        <v>920</v>
+        <v>963</v>
       </c>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" t="s">
-        <v>921</v>
+        <v>964</v>
       </c>
       <c r="B76"/>
       <c r="C76" t="s">
-        <v>519</v>
+        <v>156</v>
       </c>
       <c r="D76"/>
       <c r="E76" t="s">
-        <v>922</v>
+        <v>965</v>
       </c>
       <c r="F76" t="s">
-        <v>923</v>
+        <v>966</v>
       </c>
       <c r="G76" t="s">
         <v>28</v>
       </c>
       <c r="H76" t="s">
-        <v>495</v>
+        <v>514</v>
       </c>
       <c r="I76"/>
       <c r="J76" t="s">
-        <v>924</v>
+        <v>967</v>
       </c>
       <c r="K76"/>
       <c r="L76">
         <v>38400</v>
       </c>
       <c r="M76" t="s">
-        <v>925</v>
+        <v>968</v>
       </c>
       <c r="N76" t="s">
         <v>67</v>
       </c>
       <c r="O76"/>
       <c r="P76" t="s">
         <v>69</v>
       </c>
       <c r="Q76"/>
       <c r="R76" t="s">
-        <v>926</v>
+        <v>969</v>
       </c>
       <c r="S76" t="s">
-        <v>927</v>
+        <v>970</v>
       </c>
       <c r="T76" t="s">
-        <v>928</v>
+        <v>971</v>
       </c>
       <c r="U76" t="s">
-        <v>929</v>
+        <v>972</v>
       </c>
       <c r="V76"/>
       <c r="W76" t="s">
-        <v>930</v>
+        <v>973</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" t="s">
-        <v>931</v>
+        <v>974</v>
       </c>
       <c r="B77" t="s">
-        <v>932</v>
+        <v>975</v>
       </c>
       <c r="C77" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D77"/>
       <c r="E77" t="s">
-        <v>933</v>
+        <v>976</v>
       </c>
       <c r="F77" t="s">
-        <v>934</v>
+        <v>977</v>
       </c>
       <c r="G77" t="s">
         <v>28</v>
       </c>
       <c r="H77" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="I77"/>
       <c r="J77" t="s">
-        <v>935</v>
+        <v>978</v>
       </c>
       <c r="K77"/>
       <c r="L77">
         <v>69006</v>
       </c>
       <c r="M77" t="s">
         <v>66</v>
       </c>
       <c r="N77" t="s">
-        <v>197</v>
+        <v>276</v>
       </c>
       <c r="O77"/>
       <c r="P77" t="s">
         <v>69</v>
       </c>
       <c r="Q77"/>
       <c r="R77" t="s">
-        <v>936</v>
+        <v>979</v>
       </c>
       <c r="S77" t="s">
-        <v>936</v>
+        <v>979</v>
       </c>
       <c r="T77"/>
       <c r="U77" t="s">
-        <v>937</v>
+        <v>980</v>
       </c>
       <c r="V77"/>
       <c r="W77" t="s">
-        <v>938</v>
+        <v>981</v>
       </c>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" t="s">
-        <v>939</v>
+        <v>982</v>
       </c>
       <c r="B78" t="s">
-        <v>940</v>
+        <v>983</v>
       </c>
       <c r="C78" t="s">
-        <v>152</v>
+        <v>180</v>
       </c>
       <c r="D78"/>
       <c r="E78" t="s">
-        <v>941</v>
+        <v>984</v>
       </c>
       <c r="F78" t="s">
-        <v>942</v>
+        <v>985</v>
       </c>
       <c r="G78" t="s">
         <v>28</v>
       </c>
       <c r="H78" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I78" t="s">
-        <v>943</v>
+        <v>986</v>
       </c>
       <c r="J78" t="s">
-        <v>944</v>
+        <v>987</v>
       </c>
       <c r="K78"/>
       <c r="L78">
         <v>42370</v>
       </c>
       <c r="M78" t="s">
-        <v>945</v>
+        <v>988</v>
       </c>
       <c r="N78" t="s">
-        <v>785</v>
+        <v>827</v>
       </c>
       <c r="O78"/>
       <c r="P78" t="s">
-        <v>946</v>
+        <v>989</v>
       </c>
       <c r="Q78"/>
       <c r="R78" t="s">
-        <v>174</v>
+        <v>201</v>
       </c>
       <c r="S78" t="s">
-        <v>947</v>
+        <v>990</v>
       </c>
       <c r="T78" t="s">
-        <v>948</v>
+        <v>991</v>
       </c>
       <c r="U78" t="s">
-        <v>949</v>
+        <v>992</v>
       </c>
       <c r="V78"/>
       <c r="W78"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" t="s">
-        <v>950</v>
+        <v>993</v>
       </c>
       <c r="B79"/>
       <c r="C79" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="D79"/>
+        <v>276</v>
+      </c>
+      <c r="D79" t="s">
+        <v>994</v>
+      </c>
       <c r="E79" t="s">
-        <v>951</v>
+        <v>995</v>
       </c>
       <c r="F79" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="G79" t="s">
         <v>28</v>
       </c>
       <c r="H79" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="I79"/>
       <c r="J79" t="s">
-        <v>952</v>
+        <v>996</v>
       </c>
       <c r="K79"/>
       <c r="L79" t="s">
-        <v>953</v>
+        <v>997</v>
       </c>
       <c r="M79" t="s">
-        <v>954</v>
+        <v>998</v>
       </c>
       <c r="N79" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O79"/>
       <c r="P79" t="s">
         <v>69</v>
       </c>
       <c r="Q79"/>
       <c r="R79" t="s">
-        <v>811</v>
+        <v>851</v>
       </c>
       <c r="S79" t="s">
-        <v>955</v>
+        <v>999</v>
       </c>
       <c r="T79" t="s">
-        <v>956</v>
+        <v>450</v>
       </c>
       <c r="U79" t="s">
-        <v>957</v>
+        <v>1000</v>
       </c>
       <c r="V79" t="s">
-        <v>958</v>
+        <v>1001</v>
       </c>
       <c r="W79" t="s">
-        <v>959</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" t="s">
-        <v>960</v>
+        <v>1003</v>
       </c>
       <c r="B80"/>
       <c r="C80" t="s">
-        <v>152</v>
+        <v>180</v>
       </c>
       <c r="D80"/>
       <c r="E80" t="s">
-        <v>961</v>
+        <v>1004</v>
       </c>
       <c r="F80" t="s">
-        <v>563</v>
+        <v>440</v>
       </c>
       <c r="G80" t="s">
         <v>28</v>
       </c>
       <c r="H80" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="I80" t="s">
-        <v>962</v>
+        <v>1005</v>
       </c>
       <c r="J80" t="s">
-        <v>963</v>
+        <v>1006</v>
       </c>
       <c r="K80"/>
       <c r="L80">
         <v>69790</v>
       </c>
       <c r="M80" t="s">
-        <v>964</v>
+        <v>1007</v>
       </c>
       <c r="N80" t="s">
-        <v>785</v>
+        <v>827</v>
       </c>
       <c r="O80"/>
       <c r="P80" t="s">
-        <v>965</v>
+        <v>1008</v>
       </c>
       <c r="Q80"/>
       <c r="R80" t="s">
-        <v>966</v>
+        <v>1009</v>
       </c>
       <c r="S80" t="s">
-        <v>967</v>
+        <v>1010</v>
       </c>
       <c r="T80" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="U80"/>
+        <v>1011</v>
+      </c>
+      <c r="U80" t="s">
+        <v>1012</v>
+      </c>
       <c r="V80"/>
       <c r="W80" t="s">
-        <v>969</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" t="s">
-        <v>970</v>
+        <v>1014</v>
       </c>
       <c r="B81"/>
       <c r="C81" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D81"/>
       <c r="E81" t="s">
-        <v>971</v>
+        <v>1015</v>
       </c>
       <c r="F81" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="G81" t="s">
         <v>28</v>
       </c>
       <c r="H81" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I81" t="s">
-        <v>972</v>
+        <v>1016</v>
       </c>
       <c r="J81" t="s">
-        <v>973</v>
+        <v>1017</v>
       </c>
       <c r="K81"/>
       <c r="L81">
         <v>38710</v>
       </c>
       <c r="M81" t="s">
-        <v>974</v>
+        <v>1018</v>
       </c>
       <c r="N81" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O81"/>
       <c r="P81" t="s">
-        <v>188</v>
+        <v>215</v>
       </c>
       <c r="Q81" t="s">
-        <v>975</v>
+        <v>1019</v>
       </c>
       <c r="R81" t="s">
-        <v>976</v>
+        <v>1020</v>
       </c>
       <c r="S81" t="s">
-        <v>977</v>
+        <v>1021</v>
       </c>
       <c r="T81" t="s">
-        <v>978</v>
+        <v>1022</v>
       </c>
       <c r="U81" t="s">
-        <v>979</v>
+        <v>1023</v>
       </c>
       <c r="V81" t="s">
-        <v>980</v>
+        <v>1024</v>
       </c>
       <c r="W81"/>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" t="s">
-        <v>981</v>
-[...1 lines deleted...]
-      <c r="B82"/>
+        <v>1025</v>
+      </c>
+      <c r="B82" t="s">
+        <v>1026</v>
+      </c>
       <c r="C82" t="s">
-        <v>181</v>
+        <v>313</v>
       </c>
       <c r="D82"/>
       <c r="E82" t="s">
-        <v>982</v>
+        <v>1027</v>
       </c>
       <c r="F82" t="s">
-        <v>146</v>
+        <v>79</v>
       </c>
       <c r="G82" t="s">
         <v>28</v>
       </c>
       <c r="H82" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I82"/>
       <c r="J82" t="s">
-        <v>983</v>
+        <v>1028</v>
       </c>
       <c r="K82"/>
-      <c r="L82">
-        <v>26300</v>
+      <c r="L82" t="s">
+        <v>331</v>
       </c>
       <c r="M82" t="s">
-        <v>984</v>
+        <v>1029</v>
       </c>
       <c r="N82" t="s">
-        <v>67</v>
+        <v>570</v>
       </c>
       <c r="O82"/>
       <c r="P82" t="s">
-        <v>676</v>
+        <v>69</v>
       </c>
       <c r="Q82"/>
-      <c r="R82"/>
-[...2 lines deleted...]
-      <c r="U82"/>
+      <c r="R82" t="s">
+        <v>1030</v>
+      </c>
+      <c r="S82" t="s">
+        <v>1031</v>
+      </c>
+      <c r="T82" t="s">
+        <v>1032</v>
+      </c>
+      <c r="U82" t="s">
+        <v>1033</v>
+      </c>
       <c r="V82" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="W82"/>
+        <v>1034</v>
+      </c>
+      <c r="W82" t="s">
+        <v>1035</v>
+      </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" t="s">
-        <v>986</v>
+        <v>1036</v>
       </c>
       <c r="B83" t="s">
-        <v>987</v>
+        <v>1037</v>
       </c>
       <c r="C83" t="s">
-        <v>25</v>
+        <v>313</v>
       </c>
       <c r="D83"/>
       <c r="E83" t="s">
-        <v>988</v>
+        <v>1038</v>
       </c>
       <c r="F83" t="s">
         <v>79</v>
       </c>
       <c r="G83" t="s">
         <v>28</v>
       </c>
       <c r="H83" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I83"/>
       <c r="J83" t="s">
-        <v>989</v>
+        <v>1039</v>
       </c>
       <c r="K83"/>
-      <c r="L83" t="s">
-        <v>330</v>
+      <c r="L83">
+        <v>26120</v>
       </c>
       <c r="M83" t="s">
-        <v>990</v>
+        <v>1040</v>
       </c>
       <c r="N83" t="s">
-        <v>552</v>
+        <v>199</v>
       </c>
       <c r="O83"/>
       <c r="P83" t="s">
         <v>69</v>
       </c>
       <c r="Q83"/>
       <c r="R83" t="s">
-        <v>991</v>
+        <v>1041</v>
       </c>
       <c r="S83" t="s">
-        <v>992</v>
+        <v>1042</v>
       </c>
       <c r="T83" t="s">
-        <v>993</v>
+        <v>1043</v>
       </c>
       <c r="U83" t="s">
-        <v>994</v>
+        <v>1044</v>
       </c>
       <c r="V83" t="s">
-        <v>995</v>
+        <v>1045</v>
       </c>
       <c r="W83" t="s">
-        <v>996</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>1047</v>
+      </c>
+      <c r="B84"/>
       <c r="C84" t="s">
-        <v>25</v>
+        <v>208</v>
       </c>
       <c r="D84"/>
       <c r="E84" t="s">
-        <v>999</v>
+        <v>1048</v>
       </c>
       <c r="F84" t="s">
-        <v>79</v>
+        <v>109</v>
       </c>
       <c r="G84" t="s">
         <v>28</v>
       </c>
       <c r="H84" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I84"/>
       <c r="J84" t="s">
-        <v>1000</v>
+        <v>1049</v>
       </c>
       <c r="K84"/>
       <c r="L84">
-        <v>26120</v>
+        <v>26300</v>
       </c>
       <c r="M84" t="s">
-        <v>1001</v>
+        <v>1050</v>
       </c>
       <c r="N84" t="s">
-        <v>172</v>
+        <v>67</v>
       </c>
       <c r="O84"/>
       <c r="P84" t="s">
-        <v>69</v>
+        <v>700</v>
       </c>
       <c r="Q84"/>
       <c r="R84" t="s">
-        <v>1002</v>
+        <v>795</v>
       </c>
       <c r="S84" t="s">
-        <v>1003</v>
-[...3 lines deleted...]
-      </c>
+        <v>1051</v>
+      </c>
+      <c r="T84"/>
       <c r="U84" t="s">
-        <v>1005</v>
+        <v>1052</v>
       </c>
       <c r="V84" t="s">
-        <v>1006</v>
-[...3 lines deleted...]
-      </c>
+        <v>1053</v>
+      </c>
+      <c r="W84"/>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" t="s">
-        <v>1008</v>
+        <v>1054</v>
       </c>
       <c r="B85"/>
       <c r="C85" t="s">
-        <v>197</v>
+        <v>180</v>
       </c>
       <c r="D85" t="s">
-        <v>1009</v>
+        <v>1055</v>
       </c>
       <c r="E85" t="s">
-        <v>1010</v>
+        <v>1056</v>
       </c>
       <c r="F85" t="s">
-        <v>200</v>
+        <v>226</v>
       </c>
       <c r="G85" t="s">
         <v>28</v>
       </c>
       <c r="H85" t="s">
-        <v>147</v>
+        <v>172</v>
       </c>
       <c r="I85" t="s">
-        <v>1011</v>
+        <v>1057</v>
       </c>
       <c r="J85" t="s">
-        <v>1012</v>
+        <v>1058</v>
       </c>
       <c r="K85"/>
       <c r="L85">
         <v>26100</v>
       </c>
       <c r="M85" t="s">
-        <v>1013</v>
+        <v>1059</v>
       </c>
       <c r="N85" t="s">
-        <v>1014</v>
+        <v>1060</v>
       </c>
       <c r="O85"/>
       <c r="P85" t="s">
-        <v>1015</v>
+        <v>898</v>
       </c>
       <c r="Q85" t="s">
-        <v>1016</v>
+        <v>1061</v>
       </c>
       <c r="R85" t="s">
-        <v>1017</v>
+        <v>1062</v>
       </c>
       <c r="S85" t="s">
-        <v>1018</v>
+        <v>1063</v>
       </c>
       <c r="T85"/>
       <c r="U85" t="s">
-        <v>1019</v>
+        <v>1064</v>
       </c>
       <c r="V85"/>
       <c r="W85" t="s">
-        <v>1020</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" t="s">
-        <v>1021</v>
+        <v>1066</v>
       </c>
       <c r="B86" t="s">
-        <v>1022</v>
+        <v>1067</v>
       </c>
       <c r="C86" t="s">
-        <v>197</v>
+        <v>276</v>
       </c>
       <c r="D86" t="s">
-        <v>1023</v>
+        <v>1068</v>
       </c>
       <c r="E86" t="s">
-        <v>1024</v>
+        <v>1069</v>
       </c>
       <c r="F86" t="s">
-        <v>1025</v>
+        <v>1070</v>
       </c>
       <c r="G86" t="s">
         <v>28</v>
       </c>
       <c r="H86" t="s">
-        <v>1026</v>
+        <v>1071</v>
       </c>
       <c r="I86"/>
       <c r="J86" t="s">
-        <v>1027</v>
+        <v>1072</v>
       </c>
       <c r="K86"/>
       <c r="L86">
         <v>26000</v>
       </c>
       <c r="M86" t="s">
-        <v>468</v>
+        <v>485</v>
       </c>
       <c r="N86" t="s">
-        <v>1028</v>
+        <v>1073</v>
       </c>
       <c r="O86"/>
       <c r="P86" t="s">
-        <v>1029</v>
+        <v>1008</v>
       </c>
       <c r="Q86"/>
       <c r="R86" t="s">
-        <v>1030</v>
+        <v>1074</v>
       </c>
       <c r="S86" t="s">
-        <v>1031</v>
+        <v>1075</v>
       </c>
       <c r="T86"/>
       <c r="U86" t="s">
-        <v>1032</v>
+        <v>1076</v>
       </c>
       <c r="V86" t="s">
-        <v>1033</v>
+        <v>1077</v>
       </c>
       <c r="W86" t="s">
-        <v>1034</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" t="s">
-        <v>1035</v>
+        <v>1079</v>
       </c>
       <c r="B87"/>
       <c r="C87" t="s">
-        <v>152</v>
+        <v>180</v>
       </c>
       <c r="D87"/>
       <c r="E87" t="s">
-        <v>1036</v>
+        <v>1080</v>
       </c>
       <c r="F87" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="G87" t="s">
         <v>28</v>
       </c>
       <c r="H87" t="s">
-        <v>168</v>
+        <v>95</v>
       </c>
       <c r="I87"/>
       <c r="J87" t="s">
-        <v>1037</v>
+        <v>1081</v>
       </c>
       <c r="K87"/>
       <c r="L87" t="s">
-        <v>1038</v>
+        <v>1082</v>
       </c>
       <c r="M87" t="s">
-        <v>1039</v>
+        <v>1083</v>
       </c>
       <c r="N87" t="s">
         <v>67</v>
       </c>
       <c r="O87"/>
       <c r="P87" t="s">
-        <v>1040</v>
+        <v>1084</v>
       </c>
       <c r="Q87"/>
       <c r="R87" t="s">
-        <v>569</v>
+        <v>586</v>
       </c>
       <c r="S87" t="s">
-        <v>1041</v>
+        <v>1085</v>
       </c>
       <c r="T87"/>
-      <c r="U87"/>
+      <c r="U87" t="s">
+        <v>1086</v>
+      </c>
       <c r="V87">
         <v>33695601153</v>
       </c>
       <c r="W87"/>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" t="s">
-        <v>1042</v>
+        <v>1087</v>
       </c>
       <c r="B88" t="s">
-        <v>1043</v>
+        <v>1088</v>
       </c>
       <c r="C88" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D88"/>
       <c r="E88" t="s">
-        <v>1044</v>
+        <v>1089</v>
       </c>
       <c r="F88" t="s">
-        <v>1045</v>
+        <v>1090</v>
       </c>
       <c r="G88" t="s">
         <v>28</v>
       </c>
       <c r="H88" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I88" t="s">
-        <v>1046</v>
+        <v>1091</v>
       </c>
       <c r="J88" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="K88"/>
       <c r="L88" t="s">
-        <v>1048</v>
+        <v>1093</v>
       </c>
       <c r="M88" t="s">
-        <v>1049</v>
+        <v>1094</v>
       </c>
       <c r="N88" t="s">
         <v>67</v>
       </c>
       <c r="O88"/>
       <c r="P88" t="s">
-        <v>1050</v>
+        <v>472</v>
       </c>
       <c r="Q88"/>
-      <c r="R88"/>
-      <c r="S88"/>
+      <c r="R88" t="s">
+        <v>1095</v>
+      </c>
+      <c r="S88" t="s">
+        <v>1096</v>
+      </c>
       <c r="T88"/>
-      <c r="U88"/>
+      <c r="U88" t="s">
+        <v>1097</v>
+      </c>
       <c r="V88" t="s">
-        <v>1051</v>
+        <v>1098</v>
       </c>
       <c r="W88" t="s">
-        <v>1052</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" t="s">
-        <v>1053</v>
+        <v>1100</v>
       </c>
       <c r="B89" t="s">
-        <v>1054</v>
+        <v>1101</v>
       </c>
       <c r="C89" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D89"/>
       <c r="E89" t="s">
-        <v>1055</v>
+        <v>1102</v>
       </c>
       <c r="F89" t="s">
-        <v>200</v>
+        <v>226</v>
       </c>
       <c r="G89" t="s">
         <v>28</v>
       </c>
       <c r="H89" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I89"/>
       <c r="J89" t="s">
-        <v>1056</v>
+        <v>1103</v>
       </c>
       <c r="K89"/>
       <c r="L89">
         <v>69100</v>
       </c>
       <c r="M89" t="s">
-        <v>292</v>
+        <v>1104</v>
       </c>
       <c r="N89" t="s">
         <v>384</v>
       </c>
       <c r="O89"/>
       <c r="P89" t="s">
         <v>69</v>
       </c>
       <c r="Q89"/>
       <c r="R89" t="s">
-        <v>1057</v>
+        <v>1105</v>
       </c>
       <c r="S89" t="s">
-        <v>1058</v>
+        <v>1106</v>
       </c>
       <c r="T89" t="s">
-        <v>1059</v>
+        <v>1107</v>
       </c>
       <c r="U89" t="s">
-        <v>1060</v>
+        <v>1108</v>
       </c>
       <c r="V89" t="s">
-        <v>1061</v>
+        <v>1109</v>
       </c>
       <c r="W89" t="s">
-        <v>1062</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" t="s">
-        <v>1063</v>
+        <v>1111</v>
       </c>
       <c r="B90" t="s">
-        <v>1064</v>
+        <v>1112</v>
       </c>
       <c r="C90" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D90"/>
       <c r="E90" t="s">
-        <v>1065</v>
+        <v>1113</v>
       </c>
       <c r="F90" t="s">
-        <v>1066</v>
+        <v>1114</v>
       </c>
       <c r="G90" t="s">
         <v>28</v>
       </c>
       <c r="H90" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I90" t="s">
-        <v>1067</v>
+        <v>1115</v>
       </c>
       <c r="J90" t="s">
-        <v>1068</v>
+        <v>1116</v>
       </c>
       <c r="K90"/>
       <c r="L90">
         <v>42100</v>
       </c>
       <c r="M90" t="s">
-        <v>1069</v>
+        <v>1117</v>
       </c>
       <c r="N90" t="s">
-        <v>552</v>
+        <v>570</v>
       </c>
       <c r="O90"/>
       <c r="P90" t="s">
-        <v>1070</v>
+        <v>215</v>
       </c>
       <c r="Q90"/>
       <c r="R90" t="s">
-        <v>1071</v>
+        <v>1118</v>
       </c>
       <c r="S90" t="s">
-        <v>1072</v>
+        <v>1119</v>
       </c>
       <c r="T90" t="s">
-        <v>1073</v>
-[...1 lines deleted...]
-      <c r="U90"/>
+        <v>1120</v>
+      </c>
+      <c r="U90" t="s">
+        <v>1121</v>
+      </c>
       <c r="V90" t="s">
-        <v>1074</v>
+        <v>1122</v>
       </c>
       <c r="W90" t="s">
-        <v>1075</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" t="s">
-        <v>1076</v>
+        <v>1124</v>
       </c>
       <c r="B91"/>
       <c r="C91" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D91"/>
       <c r="E91" t="s">
-        <v>1077</v>
+        <v>1125</v>
       </c>
       <c r="F91" t="s">
-        <v>1078</v>
+        <v>1126</v>
       </c>
       <c r="G91" t="s">
         <v>28</v>
       </c>
       <c r="H91" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I91"/>
       <c r="J91" t="s">
-        <v>1079</v>
+        <v>1127</v>
       </c>
       <c r="K91"/>
       <c r="L91" t="s">
-        <v>1080</v>
+        <v>1128</v>
       </c>
       <c r="M91" t="s">
-        <v>1081</v>
+        <v>1129</v>
       </c>
       <c r="N91" t="s">
-        <v>1082</v>
+        <v>1130</v>
       </c>
       <c r="O91"/>
       <c r="P91" t="s">
         <v>69</v>
       </c>
       <c r="Q91"/>
       <c r="R91" t="s">
-        <v>1083</v>
+        <v>1131</v>
       </c>
       <c r="S91" t="s">
-        <v>485</v>
+        <v>503</v>
       </c>
       <c r="T91" t="s">
-        <v>1084</v>
+        <v>1132</v>
       </c>
       <c r="U91" t="s">
-        <v>1085</v>
+        <v>1133</v>
       </c>
       <c r="V91" t="s">
-        <v>1086</v>
+        <v>1134</v>
       </c>
       <c r="W91" t="s">
-        <v>1087</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" t="s">
-        <v>1088</v>
+        <v>1136</v>
       </c>
       <c r="B92"/>
       <c r="C92" t="s">
-        <v>152</v>
+        <v>180</v>
       </c>
       <c r="D92"/>
       <c r="E92" t="s">
-        <v>1089</v>
+        <v>1137</v>
       </c>
       <c r="F92" t="s">
-        <v>1090</v>
+        <v>1138</v>
       </c>
       <c r="G92" t="s">
         <v>28</v>
       </c>
       <c r="H92" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="I92"/>
       <c r="J92" t="s">
-        <v>1091</v>
+        <v>1139</v>
       </c>
       <c r="K92"/>
       <c r="L92">
         <v>73190</v>
       </c>
       <c r="M92" t="s">
-        <v>1092</v>
+        <v>1140</v>
       </c>
       <c r="N92" t="s">
         <v>67</v>
       </c>
       <c r="O92"/>
       <c r="P92" t="s">
-        <v>965</v>
+        <v>1008</v>
       </c>
       <c r="Q92"/>
       <c r="R92" t="s">
-        <v>1093</v>
+        <v>1141</v>
       </c>
       <c r="S92" t="s">
-        <v>1094</v>
+        <v>1142</v>
       </c>
       <c r="T92" t="s">
-        <v>1095</v>
+        <v>1143</v>
       </c>
       <c r="U92" t="s">
-        <v>1096</v>
+        <v>1144</v>
       </c>
       <c r="V92" t="s">
-        <v>1097</v>
+        <v>1145</v>
       </c>
       <c r="W92" t="s">
-        <v>1098</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" t="s">
-        <v>1099</v>
+        <v>1147</v>
       </c>
       <c r="B93" t="s">
-        <v>1100</v>
+        <v>1148</v>
       </c>
       <c r="C93" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D93"/>
       <c r="E93" t="s">
-        <v>1101</v>
+        <v>1149</v>
       </c>
       <c r="F93" t="s">
-        <v>146</v>
+        <v>109</v>
       </c>
       <c r="G93" t="s">
         <v>28</v>
       </c>
       <c r="H93" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="I93" t="s">
         <v>28</v>
       </c>
       <c r="J93" t="s">
-        <v>1102</v>
+        <v>1150</v>
       </c>
       <c r="K93"/>
       <c r="L93">
         <v>69002</v>
       </c>
       <c r="M93" t="s">
         <v>66</v>
       </c>
       <c r="N93" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="O93"/>
       <c r="P93" t="s">
-        <v>1103</v>
+        <v>1151</v>
       </c>
       <c r="Q93"/>
       <c r="R93" t="s">
-        <v>1104</v>
+        <v>1152</v>
       </c>
       <c r="S93" t="s">
-        <v>1105</v>
+        <v>1153</v>
       </c>
       <c r="T93" t="s">
-        <v>1106</v>
+        <v>1154</v>
       </c>
       <c r="U93" t="s">
-        <v>1107</v>
+        <v>1155</v>
       </c>
       <c r="V93" t="s">
-        <v>1108</v>
+        <v>1156</v>
       </c>
       <c r="W93" t="s">
-        <v>1109</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" t="s">
-        <v>1110</v>
+        <v>1158</v>
       </c>
       <c r="B94" t="s">
-        <v>1111</v>
+        <v>1159</v>
       </c>
       <c r="C94" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D94"/>
       <c r="E94" t="s">
-        <v>1112</v>
+        <v>1160</v>
       </c>
       <c r="F94" t="s">
-        <v>1113</v>
+        <v>1161</v>
       </c>
       <c r="G94" t="s">
         <v>28</v>
       </c>
       <c r="H94" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I94" t="s">
-        <v>1114</v>
+        <v>1162</v>
       </c>
       <c r="J94" t="s">
-        <v>1115</v>
+        <v>1163</v>
       </c>
       <c r="K94"/>
       <c r="L94">
         <v>43000</v>
       </c>
       <c r="M94" t="s">
-        <v>1116</v>
+        <v>1164</v>
       </c>
       <c r="N94" t="s">
-        <v>581</v>
+        <v>598</v>
       </c>
       <c r="O94"/>
       <c r="P94" t="s">
-        <v>1117</v>
+        <v>1165</v>
       </c>
       <c r="Q94"/>
       <c r="R94" t="s">
-        <v>1118</v>
+        <v>1166</v>
       </c>
       <c r="S94" t="s">
-        <v>1119</v>
+        <v>1167</v>
       </c>
       <c r="T94" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="U94" t="s">
-        <v>1120</v>
+        <v>1168</v>
       </c>
       <c r="V94"/>
       <c r="W94" t="s">
-        <v>1121</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" t="s">
-        <v>1122</v>
+        <v>1170</v>
       </c>
       <c r="B95" t="s">
-        <v>1123</v>
+        <v>1171</v>
       </c>
       <c r="C95" t="s">
-        <v>1124</v>
+        <v>1172</v>
       </c>
       <c r="D95"/>
       <c r="E95" t="s">
-        <v>1125</v>
+        <v>1173</v>
       </c>
       <c r="F95" t="s">
-        <v>146</v>
+        <v>109</v>
       </c>
       <c r="G95" t="s">
         <v>28</v>
       </c>
       <c r="H95" t="s">
-        <v>1126</v>
+        <v>1174</v>
       </c>
       <c r="I95"/>
       <c r="J95" t="s">
-        <v>1127</v>
+        <v>1175</v>
       </c>
       <c r="K95"/>
       <c r="L95">
         <v>42270</v>
       </c>
       <c r="M95" t="s">
-        <v>1128</v>
+        <v>1176</v>
       </c>
       <c r="N95" t="s">
-        <v>172</v>
+        <v>199</v>
       </c>
       <c r="O95"/>
       <c r="P95" t="s">
         <v>69</v>
       </c>
       <c r="Q95"/>
       <c r="R95" t="s">
-        <v>1129</v>
+        <v>1177</v>
       </c>
       <c r="S95" t="s">
-        <v>1130</v>
+        <v>1178</v>
       </c>
       <c r="T95" t="s">
-        <v>1131</v>
+        <v>1179</v>
       </c>
       <c r="U95" t="s">
-        <v>1132</v>
+        <v>1180</v>
       </c>
       <c r="V95"/>
       <c r="W95" t="s">
-        <v>1133</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" t="s">
-        <v>1134</v>
+        <v>1182</v>
       </c>
       <c r="B96"/>
       <c r="C96" t="s">
-        <v>884</v>
+        <v>524</v>
       </c>
       <c r="D96"/>
       <c r="E96" t="s">
-        <v>1135</v>
+        <v>1183</v>
       </c>
       <c r="F96" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="G96" t="s">
         <v>28</v>
       </c>
       <c r="H96" t="s">
         <v>29</v>
       </c>
       <c r="I96"/>
       <c r="J96" t="s">
-        <v>1136</v>
+        <v>1184</v>
       </c>
       <c r="K96"/>
       <c r="L96">
         <v>63500</v>
       </c>
       <c r="M96" t="s">
-        <v>383</v>
+        <v>161</v>
       </c>
       <c r="N96" t="s">
-        <v>1137</v>
+        <v>1185</v>
       </c>
       <c r="O96"/>
       <c r="P96" t="s">
-        <v>1015</v>
+        <v>898</v>
       </c>
       <c r="Q96"/>
       <c r="R96" t="s">
         <v>386</v>
       </c>
       <c r="S96" t="s">
         <v>387</v>
       </c>
       <c r="T96" t="s">
-        <v>1138</v>
+        <v>1186</v>
       </c>
       <c r="U96" t="s">
-        <v>1139</v>
+        <v>1187</v>
       </c>
       <c r="V96" t="s">
-        <v>1140</v>
+        <v>1188</v>
       </c>
       <c r="W96"/>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" t="s">
-        <v>1141</v>
+        <v>1189</v>
       </c>
       <c r="B97" t="s">
-        <v>1141</v>
+        <v>1189</v>
       </c>
       <c r="C97" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D97"/>
       <c r="E97" t="s">
-        <v>1142</v>
+        <v>1190</v>
       </c>
       <c r="F97" t="s">
-        <v>1143</v>
+        <v>1191</v>
       </c>
       <c r="G97" t="s">
         <v>28</v>
       </c>
       <c r="H97" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I97" t="s">
-        <v>1144</v>
+        <v>1192</v>
       </c>
       <c r="J97" t="s">
-        <v>1145</v>
+        <v>1193</v>
       </c>
       <c r="K97"/>
       <c r="L97">
         <v>43130</v>
       </c>
       <c r="M97" t="s">
-        <v>1146</v>
+        <v>1194</v>
       </c>
       <c r="N97" t="s">
-        <v>1147</v>
+        <v>1195</v>
       </c>
       <c r="O97" t="s">
-        <v>1148</v>
+        <v>1196</v>
       </c>
       <c r="P97" t="s">
-        <v>188</v>
+        <v>215</v>
       </c>
       <c r="Q97" t="s">
-        <v>1149</v>
+        <v>1197</v>
       </c>
       <c r="R97" t="s">
-        <v>1150</v>
+        <v>1198</v>
       </c>
       <c r="S97" t="s">
-        <v>1151</v>
+        <v>1199</v>
       </c>
       <c r="T97" t="s">
-        <v>192</v>
+        <v>219</v>
       </c>
       <c r="U97" t="s">
-        <v>1152</v>
+        <v>1200</v>
       </c>
       <c r="V97" t="s">
-        <v>1153</v>
+        <v>1201</v>
       </c>
       <c r="W97" t="s">
-        <v>1154</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" t="s">
-        <v>1155</v>
+        <v>1203</v>
       </c>
       <c r="B98"/>
       <c r="C98" t="s">
-        <v>197</v>
+        <v>276</v>
       </c>
       <c r="D98" t="s">
-        <v>1156</v>
+        <v>1204</v>
       </c>
       <c r="E98" t="s">
-        <v>1157</v>
+        <v>1205</v>
       </c>
       <c r="F98" t="s">
-        <v>1158</v>
+        <v>1206</v>
       </c>
       <c r="G98" t="s">
         <v>28</v>
       </c>
       <c r="H98" t="s">
-        <v>147</v>
+        <v>172</v>
       </c>
       <c r="I98" t="s">
-        <v>1159</v>
+        <v>1207</v>
       </c>
       <c r="J98" t="s">
-        <v>1160</v>
+        <v>1208</v>
       </c>
       <c r="K98"/>
       <c r="L98">
         <v>26400</v>
       </c>
       <c r="M98" t="s">
-        <v>1161</v>
+        <v>1209</v>
       </c>
       <c r="N98" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O98"/>
       <c r="P98" t="s">
-        <v>1162</v>
+        <v>1210</v>
       </c>
       <c r="Q98" t="s">
-        <v>1163</v>
+        <v>1211</v>
       </c>
       <c r="R98" t="s">
-        <v>1164</v>
+        <v>1212</v>
       </c>
       <c r="S98" t="s">
-        <v>1165</v>
+        <v>1213</v>
       </c>
       <c r="T98" t="s">
-        <v>1166</v>
+        <v>1214</v>
       </c>
       <c r="U98" t="s">
-        <v>1167</v>
+        <v>1215</v>
       </c>
       <c r="V98" t="s">
-        <v>1168</v>
+        <v>1216</v>
       </c>
       <c r="W98" t="s">
-        <v>1169</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" t="s">
-        <v>1170</v>
+        <v>1218</v>
       </c>
       <c r="B99"/>
       <c r="C99" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D99"/>
       <c r="E99" t="s">
-        <v>1171</v>
+        <v>1219</v>
       </c>
       <c r="F99" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="G99" t="s">
         <v>28</v>
       </c>
       <c r="H99" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I99" t="s">
-        <v>972</v>
+        <v>1016</v>
       </c>
       <c r="J99" t="s">
-        <v>1172</v>
+        <v>1220</v>
       </c>
       <c r="K99"/>
       <c r="L99">
         <v>38710</v>
       </c>
       <c r="M99" t="s">
-        <v>1173</v>
+        <v>1221</v>
       </c>
       <c r="N99" t="s">
-        <v>552</v>
+        <v>570</v>
       </c>
       <c r="O99"/>
       <c r="P99" t="s">
-        <v>1174</v>
+        <v>1222</v>
       </c>
       <c r="Q99"/>
       <c r="R99" t="s">
-        <v>1175</v>
+        <v>1223</v>
       </c>
       <c r="S99" t="s">
-        <v>1176</v>
+        <v>1224</v>
       </c>
       <c r="T99" t="s">
-        <v>1177</v>
+        <v>1225</v>
       </c>
       <c r="U99" t="s">
-        <v>1178</v>
+        <v>1226</v>
       </c>
       <c r="V99" t="s">
-        <v>980</v>
+        <v>1024</v>
       </c>
       <c r="W99" t="s">
-        <v>1179</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" t="s">
-        <v>1180</v>
+        <v>1228</v>
       </c>
       <c r="B100"/>
       <c r="C100" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D100"/>
       <c r="E100" t="s">
-        <v>1181</v>
+        <v>1229</v>
       </c>
       <c r="F100" t="s">
-        <v>1182</v>
+        <v>1230</v>
       </c>
       <c r="G100" t="s">
         <v>28</v>
       </c>
       <c r="H100" t="s">
-        <v>147</v>
+        <v>172</v>
       </c>
       <c r="I100"/>
       <c r="J100" t="s">
-        <v>1183</v>
+        <v>1231</v>
       </c>
       <c r="K100"/>
       <c r="L100" t="s">
-        <v>1184</v>
+        <v>1232</v>
       </c>
       <c r="M100" t="s">
-        <v>1185</v>
+        <v>1233</v>
       </c>
       <c r="N100" t="s">
-        <v>538</v>
+        <v>556</v>
       </c>
       <c r="O100" t="s">
-        <v>1186</v>
+        <v>1234</v>
       </c>
       <c r="P100" t="s">
         <v>69</v>
       </c>
       <c r="Q100" t="s">
-        <v>1187</v>
+        <v>1235</v>
       </c>
       <c r="R100" t="s">
-        <v>1188</v>
+        <v>1236</v>
       </c>
       <c r="S100" t="s">
-        <v>1189</v>
+        <v>1237</v>
       </c>
       <c r="T100" t="s">
-        <v>1190</v>
+        <v>1238</v>
       </c>
       <c r="U100" t="s">
-        <v>1191</v>
+        <v>1239</v>
       </c>
       <c r="V100" t="s">
-        <v>1192</v>
+        <v>1240</v>
       </c>
       <c r="W100" t="s">
-        <v>1193</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" t="s">
-        <v>1194</v>
+        <v>1242</v>
       </c>
       <c r="B101"/>
       <c r="C101" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D101"/>
       <c r="E101" t="s">
-        <v>1195</v>
+        <v>1243</v>
       </c>
       <c r="F101" t="s">
-        <v>1196</v>
+        <v>1244</v>
       </c>
       <c r="G101" t="s">
         <v>28</v>
       </c>
       <c r="H101" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I101"/>
       <c r="J101" t="s">
-        <v>1197</v>
+        <v>1245</v>
       </c>
       <c r="K101"/>
       <c r="L101">
         <v>43380</v>
       </c>
       <c r="M101" t="s">
-        <v>1198</v>
+        <v>1246</v>
       </c>
       <c r="N101" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O101"/>
       <c r="P101" t="s">
-        <v>1199</v>
+        <v>1247</v>
       </c>
       <c r="Q101"/>
       <c r="R101" t="s">
-        <v>1200</v>
+        <v>1248</v>
       </c>
       <c r="S101" t="s">
-        <v>1201</v>
+        <v>1249</v>
       </c>
       <c r="T101"/>
       <c r="U101" t="s">
-        <v>1202</v>
+        <v>1250</v>
       </c>
       <c r="V101"/>
       <c r="W101" t="s">
-        <v>1203</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" t="s">
-        <v>1204</v>
+        <v>1252</v>
       </c>
       <c r="B102" t="s">
-        <v>1205</v>
+        <v>1253</v>
       </c>
       <c r="C102" t="s">
-        <v>25</v>
+        <v>313</v>
       </c>
       <c r="D102"/>
       <c r="E102" t="s">
-        <v>1206</v>
+        <v>1254</v>
       </c>
       <c r="F102" t="s">
-        <v>1207</v>
+        <v>1255</v>
       </c>
       <c r="G102" t="s">
         <v>28</v>
       </c>
       <c r="H102" t="s">
-        <v>1208</v>
+        <v>1256</v>
       </c>
       <c r="I102"/>
       <c r="J102" t="s">
-        <v>1209</v>
+        <v>1257</v>
       </c>
       <c r="K102"/>
       <c r="L102">
         <v>42300</v>
       </c>
       <c r="M102" t="s">
-        <v>1210</v>
+        <v>1258</v>
       </c>
       <c r="N102" t="s">
         <v>384</v>
       </c>
       <c r="O102"/>
       <c r="P102" t="s">
         <v>69</v>
       </c>
       <c r="Q102"/>
       <c r="R102" t="s">
-        <v>1211</v>
+        <v>1259</v>
       </c>
       <c r="S102" t="s">
-        <v>1212</v>
+        <v>1260</v>
       </c>
       <c r="T102" t="s">
-        <v>1213</v>
+        <v>1261</v>
       </c>
       <c r="U102" t="s">
-        <v>1214</v>
+        <v>1262</v>
       </c>
       <c r="V102"/>
       <c r="W102" t="s">
-        <v>1215</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" t="s">
-        <v>1216</v>
+        <v>1264</v>
       </c>
       <c r="B103" t="s">
-        <v>1217</v>
+        <v>1265</v>
       </c>
       <c r="C103" t="s">
-        <v>25</v>
+        <v>313</v>
       </c>
       <c r="D103"/>
       <c r="E103" t="s">
-        <v>1218</v>
+        <v>1266</v>
       </c>
       <c r="F103" t="s">
-        <v>146</v>
+        <v>109</v>
       </c>
       <c r="G103" t="s">
         <v>28</v>
       </c>
       <c r="H103" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I103" t="s">
-        <v>1219</v>
+        <v>1267</v>
       </c>
       <c r="J103" t="s">
-        <v>1220</v>
+        <v>1268</v>
       </c>
       <c r="K103"/>
       <c r="L103">
         <v>43750</v>
       </c>
       <c r="M103" t="s">
-        <v>1221</v>
+        <v>1269</v>
       </c>
       <c r="N103" t="s">
         <v>67</v>
       </c>
       <c r="O103" t="s">
-        <v>1222</v>
+        <v>1270</v>
       </c>
       <c r="P103" t="s">
         <v>69</v>
       </c>
       <c r="Q103"/>
       <c r="R103" t="s">
-        <v>1223</v>
+        <v>1271</v>
       </c>
       <c r="S103" t="s">
-        <v>1224</v>
+        <v>1272</v>
       </c>
       <c r="T103" t="s">
-        <v>1225</v>
+        <v>1273</v>
       </c>
       <c r="U103" t="s">
-        <v>1226</v>
+        <v>1274</v>
       </c>
       <c r="V103" t="s">
-        <v>1227</v>
+        <v>1275</v>
       </c>
       <c r="W103" t="s">
-        <v>1228</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" t="s">
-        <v>1229</v>
+        <v>1277</v>
       </c>
       <c r="B104" t="s">
-        <v>1230</v>
+        <v>1278</v>
       </c>
       <c r="C104" t="s">
-        <v>519</v>
+        <v>156</v>
       </c>
       <c r="D104"/>
       <c r="E104" t="s">
-        <v>1231</v>
+        <v>1279</v>
       </c>
       <c r="F104" t="s">
-        <v>1232</v>
+        <v>1280</v>
       </c>
       <c r="G104" t="s">
         <v>28</v>
       </c>
       <c r="H104" t="s">
-        <v>522</v>
+        <v>158</v>
       </c>
       <c r="I104" t="s">
-        <v>1233</v>
+        <v>1281</v>
       </c>
       <c r="J104" t="s">
-        <v>1234</v>
+        <v>1282</v>
       </c>
       <c r="K104"/>
       <c r="L104">
         <v>42605</v>
       </c>
       <c r="M104" t="s">
-        <v>607</v>
+        <v>625</v>
       </c>
       <c r="N104" t="s">
-        <v>172</v>
+        <v>199</v>
       </c>
       <c r="O104"/>
       <c r="P104" t="s">
-        <v>1235</v>
+        <v>1283</v>
       </c>
       <c r="Q104" t="s">
-        <v>1236</v>
+        <v>1284</v>
       </c>
       <c r="R104" t="s">
-        <v>1237</v>
+        <v>1285</v>
       </c>
       <c r="S104" t="s">
-        <v>1238</v>
+        <v>1286</v>
       </c>
       <c r="T104" t="s">
-        <v>1239</v>
+        <v>1287</v>
       </c>
       <c r="U104" t="s">
-        <v>1240</v>
+        <v>1288</v>
       </c>
       <c r="V104"/>
       <c r="W104" t="s">
-        <v>1241</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" t="s">
-        <v>1242</v>
+        <v>1290</v>
       </c>
       <c r="B105" t="s">
-        <v>1243</v>
+        <v>1291</v>
       </c>
       <c r="C105" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D105"/>
       <c r="E105" t="s">
-        <v>1244</v>
+        <v>1292</v>
       </c>
       <c r="F105" t="s">
-        <v>1245</v>
+        <v>1293</v>
       </c>
       <c r="G105" t="s">
         <v>28</v>
       </c>
       <c r="H105" t="s">
-        <v>168</v>
+        <v>95</v>
       </c>
       <c r="I105" t="s">
-        <v>1246</v>
+        <v>1294</v>
       </c>
       <c r="J105" t="s">
-        <v>653</v>
+        <v>672</v>
       </c>
       <c r="K105"/>
       <c r="L105">
         <v>69007</v>
       </c>
       <c r="M105" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="N105" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O105"/>
       <c r="P105" t="s">
-        <v>1247</v>
+        <v>1295</v>
       </c>
       <c r="Q105"/>
       <c r="R105" t="s">
-        <v>1248</v>
+        <v>1296</v>
       </c>
       <c r="S105" t="s">
-        <v>1249</v>
+        <v>1297</v>
       </c>
       <c r="T105" t="s">
-        <v>1250</v>
+        <v>1298</v>
       </c>
       <c r="U105" t="s">
-        <v>1251</v>
+        <v>1299</v>
       </c>
       <c r="V105" t="s">
-        <v>1252</v>
+        <v>1300</v>
       </c>
       <c r="W105" t="s">
-        <v>1253</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" t="s">
-        <v>1254</v>
+        <v>1302</v>
       </c>
       <c r="B106" t="s">
-        <v>1255</v>
+        <v>1303</v>
       </c>
       <c r="C106" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D106"/>
       <c r="E106" t="s">
-        <v>1244</v>
+        <v>1292</v>
       </c>
       <c r="F106" t="s">
-        <v>1256</v>
+        <v>1304</v>
       </c>
       <c r="G106" t="s">
         <v>28</v>
       </c>
       <c r="H106" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I106"/>
       <c r="J106" t="s">
-        <v>1257</v>
+        <v>1305</v>
       </c>
       <c r="K106"/>
       <c r="L106">
         <v>69009</v>
       </c>
       <c r="M106" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="N106" t="s">
-        <v>785</v>
+        <v>827</v>
       </c>
       <c r="O106"/>
       <c r="P106" t="s">
-        <v>188</v>
+        <v>215</v>
       </c>
       <c r="Q106"/>
       <c r="R106" t="s">
-        <v>1258</v>
+        <v>1306</v>
       </c>
       <c r="S106" t="s">
-        <v>1259</v>
+        <v>1307</v>
       </c>
       <c r="T106" t="s">
-        <v>1260</v>
+        <v>1308</v>
       </c>
       <c r="U106" t="s">
-        <v>1261</v>
+        <v>1309</v>
       </c>
       <c r="V106" t="s">
-        <v>1262</v>
+        <v>1310</v>
       </c>
       <c r="W106" t="s">
-        <v>1263</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" t="s">
-        <v>1264</v>
+        <v>1312</v>
       </c>
       <c r="B107" t="s">
-        <v>1265</v>
+        <v>1313</v>
       </c>
       <c r="C107" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D107"/>
       <c r="E107" t="s">
-        <v>1266</v>
+        <v>1314</v>
       </c>
       <c r="F107" t="s">
-        <v>1267</v>
+        <v>1315</v>
       </c>
       <c r="G107" t="s">
         <v>28</v>
       </c>
       <c r="H107" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I107" t="s">
-        <v>1268</v>
+        <v>1316</v>
       </c>
       <c r="J107" t="s">
-        <v>1269</v>
+        <v>1317</v>
       </c>
       <c r="K107"/>
       <c r="L107">
         <v>74650</v>
       </c>
       <c r="M107" t="s">
-        <v>1270</v>
+        <v>1318</v>
       </c>
       <c r="N107" t="s">
-        <v>1271</v>
+        <v>1319</v>
       </c>
       <c r="O107"/>
       <c r="P107" t="s">
         <v>69</v>
       </c>
       <c r="Q107" t="s">
-        <v>1272</v>
+        <v>1320</v>
       </c>
       <c r="R107" t="s">
-        <v>1273</v>
+        <v>1321</v>
       </c>
       <c r="S107" t="s">
-        <v>1274</v>
+        <v>1322</v>
       </c>
       <c r="T107" t="s">
-        <v>1275</v>
+        <v>1323</v>
       </c>
       <c r="U107" t="s">
-        <v>1276</v>
+        <v>1324</v>
       </c>
       <c r="V107" t="s">
-        <v>1277</v>
+        <v>1325</v>
       </c>
       <c r="W107" t="s">
-        <v>1278</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" t="s">
-        <v>1279</v>
+        <v>1327</v>
       </c>
       <c r="B108" t="s">
-        <v>1280</v>
+        <v>1328</v>
       </c>
       <c r="C108" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D108"/>
       <c r="E108" t="s">
-        <v>1244</v>
+        <v>1292</v>
       </c>
       <c r="F108" t="s">
-        <v>1281</v>
+        <v>1329</v>
       </c>
       <c r="G108" t="s">
         <v>28</v>
       </c>
       <c r="H108" t="s">
-        <v>168</v>
+        <v>95</v>
       </c>
       <c r="I108"/>
       <c r="J108" t="s">
-        <v>1282</v>
+        <v>1330</v>
       </c>
       <c r="K108"/>
       <c r="L108">
         <v>38000</v>
       </c>
       <c r="M108" t="s">
-        <v>1283</v>
+        <v>1331</v>
       </c>
       <c r="N108" t="s">
-        <v>785</v>
+        <v>827</v>
       </c>
       <c r="O108"/>
       <c r="P108" t="s">
-        <v>1070</v>
+        <v>215</v>
       </c>
       <c r="Q108"/>
       <c r="R108" t="s">
-        <v>1284</v>
+        <v>1332</v>
       </c>
       <c r="S108" t="s">
-        <v>1285</v>
+        <v>1333</v>
       </c>
       <c r="T108" t="s">
-        <v>1286</v>
+        <v>1334</v>
       </c>
       <c r="U108" t="s">
-        <v>1287</v>
+        <v>1335</v>
       </c>
       <c r="V108" t="s">
-        <v>1288</v>
+        <v>1336</v>
       </c>
       <c r="W108" t="s">
-        <v>1289</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" t="s">
-        <v>1290</v>
+        <v>1338</v>
       </c>
       <c r="B109"/>
       <c r="C109" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D109"/>
       <c r="E109" t="s">
-        <v>1291</v>
+        <v>1339</v>
       </c>
       <c r="F109" t="s">
-        <v>1292</v>
+        <v>1340</v>
       </c>
       <c r="G109" t="s">
         <v>28</v>
       </c>
       <c r="H109" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I109" t="s">
-        <v>1293</v>
+        <v>1341</v>
       </c>
       <c r="J109" t="s">
-        <v>1294</v>
+        <v>1342</v>
       </c>
       <c r="K109"/>
       <c r="L109">
         <v>42155</v>
       </c>
       <c r="M109" t="s">
-        <v>1295</v>
+        <v>1343</v>
       </c>
       <c r="N109" t="s">
         <v>384</v>
       </c>
       <c r="O109"/>
       <c r="P109" t="s">
         <v>69</v>
       </c>
       <c r="Q109"/>
       <c r="R109" t="s">
-        <v>1296</v>
+        <v>1344</v>
       </c>
       <c r="S109" t="s">
-        <v>1297</v>
+        <v>1345</v>
       </c>
       <c r="T109" t="s">
-        <v>1084</v>
+        <v>1132</v>
       </c>
       <c r="U109" t="s">
-        <v>1298</v>
+        <v>1346</v>
       </c>
       <c r="V109" t="s">
-        <v>1299</v>
+        <v>1347</v>
       </c>
       <c r="W109" t="s">
-        <v>1300</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" t="s">
-        <v>1301</v>
+        <v>1349</v>
       </c>
       <c r="B110"/>
       <c r="C110" t="s">
-        <v>197</v>
+        <v>156</v>
       </c>
       <c r="D110"/>
       <c r="E110" t="s">
-        <v>1302</v>
+        <v>1350</v>
       </c>
       <c r="F110" t="s">
-        <v>146</v>
+        <v>109</v>
       </c>
       <c r="G110" t="s">
         <v>28</v>
       </c>
       <c r="H110" t="s">
-        <v>495</v>
+        <v>514</v>
       </c>
       <c r="I110" t="s">
-        <v>1303</v>
+        <v>1351</v>
       </c>
       <c r="J110" t="s">
-        <v>1304</v>
+        <v>1352</v>
       </c>
       <c r="K110"/>
       <c r="L110" t="s">
-        <v>1305</v>
+        <v>1353</v>
       </c>
       <c r="M110" t="s">
-        <v>1306</v>
+        <v>1354</v>
       </c>
       <c r="N110" t="s">
         <v>384</v>
       </c>
       <c r="O110"/>
       <c r="P110" t="s">
-        <v>1307</v>
+        <v>1355</v>
       </c>
       <c r="Q110"/>
       <c r="R110" t="s">
-        <v>1308</v>
+        <v>1356</v>
       </c>
       <c r="S110" t="s">
-        <v>1309</v>
+        <v>1357</v>
       </c>
       <c r="T110"/>
       <c r="U110" t="s">
-        <v>1310</v>
+        <v>1358</v>
       </c>
       <c r="V110" t="s">
-        <v>1311</v>
+        <v>1359</v>
       </c>
       <c r="W110"/>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" t="s">
-        <v>1312</v>
+        <v>1360</v>
       </c>
       <c r="B111"/>
       <c r="C111" t="s">
-        <v>519</v>
+        <v>156</v>
       </c>
       <c r="D111"/>
       <c r="E111" t="s">
-        <v>1313</v>
+        <v>1361</v>
       </c>
       <c r="F111" t="s">
         <v>393</v>
       </c>
       <c r="G111" t="s">
         <v>28</v>
       </c>
       <c r="H111" t="s">
-        <v>495</v>
+        <v>514</v>
       </c>
       <c r="I111" t="s">
-        <v>1314</v>
+        <v>1362</v>
       </c>
       <c r="J111" t="s">
-        <v>1315</v>
+        <v>1363</v>
       </c>
       <c r="K111"/>
       <c r="L111" t="s">
-        <v>1316</v>
+        <v>1364</v>
       </c>
       <c r="M111" t="s">
-        <v>1314</v>
+        <v>1362</v>
       </c>
       <c r="N111" t="s">
         <v>67</v>
       </c>
       <c r="O111"/>
       <c r="P111" t="s">
         <v>69</v>
       </c>
       <c r="Q111"/>
       <c r="R111" t="s">
-        <v>1317</v>
+        <v>1365</v>
       </c>
       <c r="S111" t="s">
-        <v>1318</v>
+        <v>1366</v>
       </c>
       <c r="T111" t="s">
-        <v>1319</v>
+        <v>1367</v>
       </c>
       <c r="U111" t="s">
-        <v>1320</v>
+        <v>1368</v>
       </c>
       <c r="V111" t="s">
-        <v>1321</v>
+        <v>1369</v>
       </c>
       <c r="W111" t="s">
-        <v>1322</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" t="s">
-        <v>1323</v>
+        <v>1371</v>
       </c>
       <c r="B112" t="s">
-        <v>1324</v>
+        <v>1372</v>
       </c>
       <c r="C112" t="s">
-        <v>519</v>
+        <v>156</v>
       </c>
       <c r="D112"/>
       <c r="E112" t="s">
-        <v>1325</v>
+        <v>1373</v>
       </c>
       <c r="F112" t="s">
-        <v>1326</v>
+        <v>1374</v>
       </c>
       <c r="G112" t="s">
         <v>28</v>
       </c>
       <c r="H112" t="s">
         <v>63</v>
       </c>
       <c r="I112" t="s">
-        <v>1327</v>
+        <v>1375</v>
       </c>
       <c r="J112" t="s">
-        <v>1328</v>
+        <v>1376</v>
       </c>
       <c r="K112"/>
       <c r="L112" t="s">
-        <v>1329</v>
+        <v>1377</v>
       </c>
       <c r="M112" t="s">
-        <v>1330</v>
+        <v>1378</v>
       </c>
       <c r="N112" t="s">
-        <v>172</v>
+        <v>199</v>
       </c>
       <c r="O112"/>
       <c r="P112" t="s">
-        <v>620</v>
+        <v>200</v>
       </c>
       <c r="Q112"/>
       <c r="R112" t="s">
-        <v>1331</v>
+        <v>1379</v>
       </c>
       <c r="S112" t="s">
-        <v>1332</v>
+        <v>1380</v>
       </c>
       <c r="T112" t="s">
-        <v>1333</v>
+        <v>1381</v>
       </c>
       <c r="U112" t="s">
-        <v>1334</v>
+        <v>1382</v>
       </c>
       <c r="V112" t="s">
-        <v>1335</v>
+        <v>1383</v>
       </c>
       <c r="W112" t="s">
-        <v>1336</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" t="s">
-        <v>1337</v>
+        <v>1385</v>
       </c>
       <c r="B113" t="s">
-        <v>1338</v>
+        <v>1386</v>
       </c>
       <c r="C113" t="s">
-        <v>616</v>
+        <v>510</v>
       </c>
       <c r="D113"/>
       <c r="E113" t="s">
-        <v>1339</v>
+        <v>1387</v>
       </c>
       <c r="F113" t="s">
-        <v>494</v>
+        <v>513</v>
       </c>
       <c r="G113" t="s">
         <v>28</v>
       </c>
       <c r="H113" t="s">
-        <v>495</v>
+        <v>514</v>
       </c>
       <c r="I113" t="s">
-        <v>1340</v>
+        <v>1388</v>
       </c>
       <c r="J113" t="s">
-        <v>1341</v>
+        <v>1389</v>
       </c>
       <c r="K113"/>
       <c r="L113">
         <v>69004</v>
       </c>
       <c r="M113" t="s">
         <v>66</v>
       </c>
       <c r="N113" t="s">
         <v>82</v>
       </c>
       <c r="O113"/>
       <c r="P113" t="s">
-        <v>1342</v>
+        <v>1390</v>
       </c>
       <c r="Q113" t="s">
-        <v>1343</v>
+        <v>1391</v>
       </c>
       <c r="R113" t="s">
-        <v>1344</v>
+        <v>1392</v>
       </c>
       <c r="S113" t="s">
-        <v>1345</v>
+        <v>1393</v>
       </c>
       <c r="T113" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="U113" t="s">
-        <v>1346</v>
+        <v>1394</v>
       </c>
       <c r="V113" t="s">
-        <v>1347</v>
+        <v>1395</v>
       </c>
       <c r="W113" t="s">
-        <v>1348</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" t="s">
-        <v>1349</v>
+        <v>1397</v>
       </c>
       <c r="B114"/>
       <c r="C114" t="s">
-        <v>1350</v>
+        <v>44</v>
       </c>
       <c r="D114"/>
       <c r="E114" t="s">
-        <v>1351</v>
+        <v>1398</v>
       </c>
       <c r="F114" t="s">
-        <v>753</v>
+        <v>791</v>
       </c>
       <c r="G114" t="s">
         <v>28</v>
       </c>
       <c r="H114" t="s">
-        <v>495</v>
+        <v>514</v>
       </c>
       <c r="I114" t="s">
-        <v>1352</v>
+        <v>1399</v>
       </c>
       <c r="J114" t="s">
-        <v>1353</v>
+        <v>1400</v>
       </c>
       <c r="K114"/>
       <c r="L114">
         <v>74950</v>
       </c>
       <c r="M114" t="s">
-        <v>1352</v>
+        <v>1399</v>
       </c>
       <c r="N114" t="s">
         <v>67</v>
       </c>
       <c r="O114" t="s">
-        <v>1354</v>
+        <v>1401</v>
       </c>
       <c r="P114" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="Q114"/>
       <c r="R114" t="s">
-        <v>1355</v>
+        <v>1402</v>
       </c>
       <c r="S114" t="s">
-        <v>1356</v>
+        <v>1403</v>
       </c>
       <c r="T114" t="s">
-        <v>1357</v>
+        <v>1404</v>
       </c>
       <c r="U114" t="s">
-        <v>1358</v>
+        <v>1405</v>
       </c>
       <c r="V114"/>
       <c r="W114" t="s">
-        <v>1359</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" t="s">
-        <v>1360</v>
+        <v>1407</v>
       </c>
       <c r="B115"/>
       <c r="C115" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D115"/>
       <c r="E115" t="s">
-        <v>1361</v>
+        <v>1408</v>
       </c>
       <c r="F115" t="s">
-        <v>1362</v>
+        <v>1409</v>
       </c>
       <c r="G115" t="s">
         <v>28</v>
       </c>
       <c r="H115" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I115" t="s">
-        <v>1363</v>
+        <v>1410</v>
       </c>
       <c r="J115" t="s">
-        <v>1364</v>
+        <v>1411</v>
       </c>
       <c r="K115"/>
       <c r="L115" t="s">
-        <v>1365</v>
+        <v>1412</v>
       </c>
       <c r="M115" t="s">
-        <v>1366</v>
+        <v>1413</v>
       </c>
       <c r="N115" t="s">
-        <v>1367</v>
+        <v>1414</v>
       </c>
       <c r="O115"/>
       <c r="P115" t="s">
-        <v>1368</v>
+        <v>1415</v>
       </c>
       <c r="Q115"/>
       <c r="R115" t="s">
-        <v>1369</v>
+        <v>1416</v>
       </c>
       <c r="S115" t="s">
-        <v>1370</v>
+        <v>1417</v>
       </c>
       <c r="T115" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="U115" t="s">
-        <v>1371</v>
+        <v>1418</v>
       </c>
       <c r="V115"/>
       <c r="W115" t="s">
-        <v>1372</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" t="s">
         <v>64</v>
       </c>
       <c r="B116"/>
       <c r="C116" t="s">
-        <v>519</v>
+        <v>156</v>
       </c>
       <c r="D116"/>
       <c r="E116" t="s">
-        <v>1373</v>
+        <v>1420</v>
       </c>
       <c r="F116" t="s">
-        <v>146</v>
+        <v>109</v>
       </c>
       <c r="G116" t="s">
         <v>28</v>
       </c>
       <c r="H116" t="s">
-        <v>522</v>
+        <v>158</v>
       </c>
       <c r="I116" t="s">
         <v>64</v>
       </c>
       <c r="J116" t="s">
-        <v>1374</v>
+        <v>1421</v>
       </c>
       <c r="K116"/>
       <c r="L116">
         <v>69003</v>
       </c>
       <c r="M116" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="N116" t="s">
-        <v>526</v>
+        <v>544</v>
       </c>
       <c r="O116"/>
       <c r="P116" t="s">
         <v>69</v>
       </c>
       <c r="Q116"/>
       <c r="R116" t="s">
-        <v>1375</v>
+        <v>1422</v>
       </c>
       <c r="S116" t="s">
-        <v>1376</v>
+        <v>1423</v>
       </c>
       <c r="T116" t="s">
-        <v>1377</v>
+        <v>1424</v>
       </c>
       <c r="U116" t="s">
-        <v>1378</v>
+        <v>1425</v>
       </c>
       <c r="V116"/>
       <c r="W116" t="s">
-        <v>1379</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" t="s">
-        <v>1380</v>
+        <v>1427</v>
       </c>
       <c r="B117"/>
       <c r="C117" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D117"/>
       <c r="E117" t="s">
-        <v>1381</v>
+        <v>1428</v>
       </c>
       <c r="F117" t="s">
-        <v>1382</v>
+        <v>1429</v>
       </c>
       <c r="G117" t="s">
         <v>28</v>
       </c>
       <c r="H117" t="s">
-        <v>147</v>
+        <v>172</v>
       </c>
       <c r="I117" t="s">
-        <v>1383</v>
+        <v>1430</v>
       </c>
       <c r="J117" t="s">
-        <v>1384</v>
+        <v>1431</v>
       </c>
       <c r="K117"/>
       <c r="L117">
         <v>26420</v>
       </c>
       <c r="M117" t="s">
-        <v>1385</v>
+        <v>1432</v>
       </c>
       <c r="N117" t="s">
         <v>67</v>
       </c>
       <c r="O117"/>
       <c r="P117" t="s">
-        <v>1386</v>
+        <v>1433</v>
       </c>
       <c r="Q117"/>
       <c r="R117" t="s">
-        <v>1129</v>
+        <v>1177</v>
       </c>
       <c r="S117" t="s">
-        <v>1387</v>
+        <v>1434</v>
       </c>
       <c r="T117" t="s">
-        <v>1388</v>
+        <v>1435</v>
       </c>
       <c r="U117" t="s">
-        <v>1389</v>
+        <v>1436</v>
       </c>
       <c r="V117" t="s">
-        <v>1390</v>
+        <v>1437</v>
       </c>
       <c r="W117" t="s">
-        <v>1391</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" t="s">
-        <v>1392</v>
+        <v>1439</v>
       </c>
       <c r="B118" t="s">
-        <v>1393</v>
+        <v>1440</v>
       </c>
       <c r="C118" t="s">
-        <v>152</v>
+        <v>180</v>
       </c>
       <c r="D118"/>
       <c r="E118" t="s">
-        <v>1394</v>
+        <v>1441</v>
       </c>
       <c r="F118" t="s">
         <v>393</v>
       </c>
       <c r="G118" t="s">
         <v>28</v>
       </c>
       <c r="H118" t="s">
-        <v>147</v>
+        <v>172</v>
       </c>
       <c r="I118"/>
       <c r="J118" t="s">
-        <v>1395</v>
+        <v>1442</v>
       </c>
       <c r="K118"/>
       <c r="L118">
         <v>73310</v>
       </c>
       <c r="M118" t="s">
-        <v>1396</v>
+        <v>1443</v>
       </c>
       <c r="N118" t="s">
-        <v>1397</v>
+        <v>1444</v>
       </c>
       <c r="O118"/>
       <c r="P118" t="s">
-        <v>1398</v>
+        <v>1445</v>
       </c>
       <c r="Q118"/>
       <c r="R118" t="s">
-        <v>1399</v>
+        <v>1446</v>
       </c>
       <c r="S118" t="s">
-        <v>1400</v>
+        <v>1447</v>
       </c>
       <c r="T118" t="s">
-        <v>1401</v>
+        <v>1448</v>
       </c>
       <c r="U118" t="s">
-        <v>1402</v>
+        <v>1449</v>
       </c>
       <c r="V118" t="s">
-        <v>1403</v>
+        <v>1450</v>
       </c>
       <c r="W118"/>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" t="s">
-        <v>1404</v>
-[...3 lines deleted...]
-      </c>
+        <v>1451</v>
+      </c>
+      <c r="B119"/>
       <c r="C119" t="s">
-        <v>1406</v>
-[...1 lines deleted...]
-      <c r="D119"/>
+        <v>276</v>
+      </c>
+      <c r="D119" t="s">
+        <v>1452</v>
+      </c>
       <c r="E119" t="s">
-        <v>1407</v>
+        <v>1453</v>
       </c>
       <c r="F119" t="s">
-        <v>1408</v>
+        <v>1454</v>
       </c>
       <c r="G119" t="s">
         <v>28</v>
       </c>
       <c r="H119" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="I119"/>
       <c r="J119" t="s">
-        <v>1409</v>
+        <v>1455</v>
       </c>
       <c r="K119"/>
       <c r="L119">
-        <v>69006</v>
+        <v>42130</v>
       </c>
       <c r="M119" t="s">
-        <v>120</v>
+        <v>1456</v>
       </c>
       <c r="N119" t="s">
-        <v>67</v>
+        <v>598</v>
       </c>
       <c r="O119"/>
       <c r="P119" t="s">
-        <v>1410</v>
-[...3 lines deleted...]
-      </c>
+        <v>1457</v>
+      </c>
+      <c r="Q119"/>
       <c r="R119" t="s">
-        <v>976</v>
+        <v>386</v>
       </c>
       <c r="S119" t="s">
-        <v>1412</v>
+        <v>1458</v>
       </c>
       <c r="T119" t="s">
-        <v>1413</v>
+        <v>233</v>
       </c>
       <c r="U119" t="s">
-        <v>1414</v>
+        <v>1459</v>
       </c>
       <c r="V119" t="s">
-        <v>1415</v>
+        <v>1460</v>
       </c>
       <c r="W119" t="s">
-        <v>1416</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" t="s">
-        <v>1417</v>
+        <v>1462</v>
       </c>
       <c r="B120" t="s">
-        <v>1418</v>
+        <v>1463</v>
       </c>
       <c r="C120" t="s">
-        <v>1406</v>
+        <v>1464</v>
       </c>
       <c r="D120"/>
       <c r="E120" t="s">
-        <v>1419</v>
+        <v>1465</v>
       </c>
       <c r="F120" t="s">
-        <v>146</v>
+        <v>1466</v>
       </c>
       <c r="G120" t="s">
         <v>28</v>
       </c>
       <c r="H120" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="I120"/>
+        <v>128</v>
+      </c>
+      <c r="I120" t="s">
+        <v>129</v>
+      </c>
       <c r="J120" t="s">
-        <v>1420</v>
+        <v>1467</v>
       </c>
       <c r="K120"/>
       <c r="L120">
-        <v>74960</v>
+        <v>69006</v>
       </c>
       <c r="M120" t="s">
-        <v>1421</v>
+        <v>132</v>
       </c>
       <c r="N120" t="s">
-        <v>172</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="O120"/>
       <c r="P120" t="s">
-        <v>69</v>
+        <v>1468</v>
       </c>
       <c r="Q120" t="s">
-        <v>1423</v>
+        <v>1469</v>
       </c>
       <c r="R120" t="s">
-        <v>1424</v>
+        <v>1020</v>
       </c>
       <c r="S120" t="s">
-        <v>1425</v>
+        <v>1470</v>
       </c>
       <c r="T120" t="s">
-        <v>1426</v>
+        <v>1471</v>
       </c>
       <c r="U120" t="s">
-        <v>1427</v>
+        <v>1472</v>
       </c>
       <c r="V120" t="s">
-        <v>1428</v>
+        <v>1473</v>
       </c>
       <c r="W120" t="s">
-        <v>1429</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" t="s">
-        <v>1430</v>
-[...1 lines deleted...]
-      <c r="B121"/>
+        <v>1475</v>
+      </c>
+      <c r="B121" t="s">
+        <v>1476</v>
+      </c>
       <c r="C121" t="s">
-        <v>181</v>
+        <v>1464</v>
       </c>
       <c r="D121"/>
       <c r="E121" t="s">
-        <v>1431</v>
+        <v>1477</v>
       </c>
       <c r="F121" t="s">
-        <v>1432</v>
+        <v>109</v>
       </c>
       <c r="G121" t="s">
         <v>28</v>
       </c>
       <c r="H121" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="I121"/>
       <c r="J121" t="s">
-        <v>1434</v>
+        <v>1478</v>
       </c>
       <c r="K121"/>
       <c r="L121">
-        <v>74210</v>
+        <v>74960</v>
       </c>
       <c r="M121" t="s">
-        <v>1435</v>
+        <v>1479</v>
       </c>
       <c r="N121" t="s">
-        <v>581</v>
-[...1 lines deleted...]
-      <c r="O121"/>
+        <v>199</v>
+      </c>
+      <c r="O121" t="s">
+        <v>1480</v>
+      </c>
       <c r="P121" t="s">
-        <v>1436</v>
-[...1 lines deleted...]
-      <c r="Q121"/>
+        <v>69</v>
+      </c>
+      <c r="Q121" t="s">
+        <v>1481</v>
+      </c>
       <c r="R121" t="s">
-        <v>1437</v>
+        <v>1482</v>
       </c>
       <c r="S121" t="s">
-        <v>1438</v>
+        <v>1483</v>
       </c>
       <c r="T121" t="s">
-        <v>1439</v>
+        <v>1484</v>
       </c>
       <c r="U121" t="s">
-        <v>1440</v>
+        <v>1485</v>
       </c>
       <c r="V121" t="s">
-        <v>1441</v>
+        <v>1486</v>
       </c>
       <c r="W121" t="s">
-        <v>1442</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" t="s">
-        <v>1443</v>
+        <v>1488</v>
       </c>
       <c r="B122"/>
       <c r="C122" t="s">
-        <v>197</v>
-[...3 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="D122"/>
       <c r="E122" t="s">
-        <v>1445</v>
+        <v>1489</v>
       </c>
       <c r="F122" t="s">
-        <v>1446</v>
+        <v>1490</v>
       </c>
       <c r="G122" t="s">
         <v>28</v>
       </c>
       <c r="H122" t="s">
-        <v>168</v>
+        <v>143</v>
       </c>
       <c r="I122" t="s">
-        <v>1447</v>
+        <v>1491</v>
       </c>
       <c r="J122" t="s">
-        <v>1448</v>
+        <v>1492</v>
       </c>
       <c r="K122"/>
       <c r="L122">
-        <v>73620</v>
+        <v>74210</v>
       </c>
       <c r="M122" t="s">
-        <v>1449</v>
+        <v>1493</v>
       </c>
       <c r="N122" t="s">
-        <v>1450</v>
+        <v>598</v>
       </c>
       <c r="O122"/>
       <c r="P122" t="s">
-        <v>1451</v>
-[...3 lines deleted...]
-      </c>
+        <v>1494</v>
+      </c>
+      <c r="Q122"/>
       <c r="R122" t="s">
-        <v>1453</v>
+        <v>1495</v>
       </c>
       <c r="S122" t="s">
-        <v>1454</v>
+        <v>1496</v>
       </c>
       <c r="T122" t="s">
-        <v>1455</v>
+        <v>1497</v>
       </c>
       <c r="U122" t="s">
-        <v>1456</v>
+        <v>1498</v>
       </c>
       <c r="V122" t="s">
-        <v>1457</v>
+        <v>1499</v>
       </c>
       <c r="W122" t="s">
-        <v>1458</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" t="s">
-        <v>1459</v>
+        <v>1501</v>
       </c>
       <c r="B123"/>
       <c r="C123" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="D123"/>
+        <v>276</v>
+      </c>
+      <c r="D123" t="s">
+        <v>1502</v>
+      </c>
       <c r="E123" t="s">
-        <v>1460</v>
+        <v>1503</v>
       </c>
       <c r="F123" t="s">
-        <v>200</v>
+        <v>1504</v>
       </c>
       <c r="G123" t="s">
         <v>28</v>
       </c>
       <c r="H123" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I123"/>
+        <v>95</v>
+      </c>
+      <c r="I123" t="s">
+        <v>1505</v>
+      </c>
       <c r="J123" t="s">
-        <v>1461</v>
+        <v>1506</v>
       </c>
       <c r="K123"/>
       <c r="L123">
-        <v>69000</v>
+        <v>73620</v>
       </c>
       <c r="M123" t="s">
-        <v>66</v>
+        <v>1507</v>
       </c>
       <c r="N123" t="s">
-        <v>581</v>
+        <v>1508</v>
       </c>
       <c r="O123"/>
       <c r="P123" t="s">
-        <v>69</v>
-[...7 lines deleted...]
-      <c r="W123"/>
+        <v>1509</v>
+      </c>
+      <c r="Q123" t="s">
+        <v>1510</v>
+      </c>
+      <c r="R123" t="s">
+        <v>1511</v>
+      </c>
+      <c r="S123" t="s">
+        <v>1512</v>
+      </c>
+      <c r="T123" t="s">
+        <v>1513</v>
+      </c>
+      <c r="U123" t="s">
+        <v>1514</v>
+      </c>
+      <c r="V123" t="s">
+        <v>1515</v>
+      </c>
+      <c r="W123" t="s">
+        <v>1516</v>
+      </c>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" t="s">
-        <v>1462</v>
-[...3 lines deleted...]
-      </c>
+        <v>1517</v>
+      </c>
+      <c r="B124"/>
       <c r="C124" t="s">
-        <v>152</v>
+        <v>25</v>
       </c>
       <c r="D124"/>
       <c r="E124" t="s">
-        <v>1464</v>
+        <v>1518</v>
       </c>
       <c r="F124" t="s">
-        <v>1465</v>
+        <v>226</v>
       </c>
       <c r="G124" t="s">
         <v>28</v>
       </c>
       <c r="H124" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I124"/>
       <c r="J124" t="s">
-        <v>1467</v>
+        <v>1519</v>
       </c>
       <c r="K124"/>
       <c r="L124">
-        <v>42260</v>
+        <v>69000</v>
       </c>
       <c r="M124" t="s">
-        <v>1468</v>
+        <v>66</v>
       </c>
       <c r="N124" t="s">
-        <v>1469</v>
+        <v>598</v>
       </c>
       <c r="O124"/>
       <c r="P124" t="s">
-        <v>1470</v>
+        <v>69</v>
       </c>
       <c r="Q124"/>
       <c r="R124" t="s">
-        <v>1471</v>
+        <v>795</v>
       </c>
       <c r="S124" t="s">
-        <v>1472</v>
-[...3 lines deleted...]
-      </c>
+        <v>1520</v>
+      </c>
+      <c r="T124"/>
       <c r="U124" t="s">
-        <v>1473</v>
-[...6 lines deleted...]
-      </c>
+        <v>1521</v>
+      </c>
+      <c r="V124"/>
+      <c r="W124"/>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" t="s">
-        <v>1476</v>
+        <v>1522</v>
       </c>
       <c r="B125" t="s">
-        <v>1477</v>
+        <v>1523</v>
       </c>
       <c r="C125" t="s">
-        <v>25</v>
+        <v>180</v>
       </c>
       <c r="D125"/>
       <c r="E125" t="s">
-        <v>1478</v>
+        <v>1524</v>
       </c>
       <c r="F125" t="s">
-        <v>1479</v>
+        <v>1525</v>
       </c>
       <c r="G125" t="s">
         <v>28</v>
       </c>
       <c r="H125" t="s">
-        <v>1480</v>
+        <v>143</v>
       </c>
       <c r="I125" t="s">
-        <v>1481</v>
+        <v>1526</v>
       </c>
       <c r="J125" t="s">
-        <v>1482</v>
+        <v>1527</v>
       </c>
       <c r="K125"/>
       <c r="L125">
-        <v>69001</v>
+        <v>42260</v>
       </c>
       <c r="M125" t="s">
-        <v>66</v>
+        <v>1528</v>
       </c>
       <c r="N125" t="s">
-        <v>1483</v>
+        <v>1529</v>
       </c>
       <c r="O125"/>
       <c r="P125" t="s">
-        <v>1103</v>
+        <v>1530</v>
       </c>
       <c r="Q125"/>
       <c r="R125" t="s">
-        <v>1484</v>
+        <v>1531</v>
       </c>
       <c r="S125" t="s">
-        <v>1485</v>
+        <v>1532</v>
       </c>
       <c r="T125" t="s">
-        <v>1486</v>
+        <v>450</v>
       </c>
       <c r="U125" t="s">
-        <v>1487</v>
+        <v>1533</v>
       </c>
       <c r="V125" t="s">
-        <v>1488</v>
+        <v>1534</v>
       </c>
       <c r="W125" t="s">
-        <v>1489</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" t="s">
-        <v>1490</v>
+        <v>1536</v>
       </c>
       <c r="B126" t="s">
-        <v>1491</v>
+        <v>1537</v>
       </c>
       <c r="C126" t="s">
-        <v>806</v>
+        <v>313</v>
       </c>
       <c r="D126"/>
       <c r="E126" t="s">
-        <v>1492</v>
+        <v>1538</v>
       </c>
       <c r="F126" t="s">
-        <v>416</v>
+        <v>1539</v>
       </c>
       <c r="G126" t="s">
         <v>28</v>
       </c>
       <c r="H126" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="I126"/>
+        <v>1540</v>
+      </c>
+      <c r="I126" t="s">
+        <v>1541</v>
+      </c>
       <c r="J126" t="s">
-        <v>1493</v>
-[...3 lines deleted...]
-      </c>
+        <v>1542</v>
+      </c>
+      <c r="K126"/>
       <c r="L126">
-        <v>38040</v>
+        <v>69001</v>
       </c>
       <c r="M126" t="s">
-        <v>1283</v>
+        <v>66</v>
       </c>
       <c r="N126" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>1543</v>
+      </c>
+      <c r="O126"/>
       <c r="P126" t="s">
-        <v>371</v>
-[...8 lines deleted...]
-      <c r="V126"/>
+        <v>1151</v>
+      </c>
+      <c r="Q126"/>
+      <c r="R126" t="s">
+        <v>1544</v>
+      </c>
+      <c r="S126" t="s">
+        <v>1545</v>
+      </c>
+      <c r="T126" t="s">
+        <v>1546</v>
+      </c>
+      <c r="U126" t="s">
+        <v>1547</v>
+      </c>
+      <c r="V126" t="s">
+        <v>1548</v>
+      </c>
       <c r="W126" t="s">
-        <v>1497</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" t="s">
-        <v>1498</v>
+        <v>1550</v>
       </c>
       <c r="B127"/>
       <c r="C127" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D127"/>
       <c r="E127" t="s">
-        <v>1499</v>
+        <v>1551</v>
       </c>
       <c r="F127" t="s">
-        <v>1500</v>
+        <v>1552</v>
       </c>
       <c r="G127" t="s">
         <v>28</v>
       </c>
       <c r="H127" t="s">
-        <v>578</v>
+        <v>595</v>
       </c>
       <c r="I127" t="s">
-        <v>1501</v>
+        <v>1553</v>
       </c>
       <c r="J127" t="s">
-        <v>1502</v>
+        <v>1554</v>
       </c>
       <c r="K127"/>
       <c r="L127">
-        <v>69890</v>
+        <v>69210</v>
       </c>
       <c r="M127" t="s">
-        <v>1503</v>
+        <v>1555</v>
       </c>
       <c r="N127" t="s">
-        <v>1504</v>
+        <v>1556</v>
       </c>
       <c r="O127"/>
       <c r="P127" t="s">
-        <v>1505</v>
+        <v>1557</v>
       </c>
       <c r="Q127"/>
-      <c r="R127"/>
-[...2 lines deleted...]
-      <c r="U127"/>
+      <c r="R127" t="s">
+        <v>1558</v>
+      </c>
+      <c r="S127" t="s">
+        <v>1559</v>
+      </c>
+      <c r="T127" t="s">
+        <v>73</v>
+      </c>
+      <c r="U127" t="s">
+        <v>1560</v>
+      </c>
       <c r="V127" t="s">
-        <v>1506</v>
+        <v>1561</v>
       </c>
       <c r="W127" t="s">
-        <v>1507</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" t="s">
-        <v>1508</v>
+        <v>1563</v>
       </c>
       <c r="B128"/>
       <c r="C128" t="s">
-        <v>152</v>
+        <v>180</v>
       </c>
       <c r="D128"/>
       <c r="E128" t="s">
-        <v>1509</v>
+        <v>1564</v>
       </c>
       <c r="F128" t="s">
-        <v>1510</v>
+        <v>1565</v>
       </c>
       <c r="G128" t="s">
         <v>28</v>
       </c>
       <c r="H128" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I128" t="s">
-        <v>235</v>
+        <v>255</v>
       </c>
       <c r="J128" t="s">
-        <v>1511</v>
+        <v>1566</v>
       </c>
       <c r="K128"/>
       <c r="L128">
         <v>26400</v>
       </c>
       <c r="M128" t="s">
-        <v>1512</v>
+        <v>1567</v>
       </c>
       <c r="N128" t="s">
-        <v>1513</v>
+        <v>1568</v>
       </c>
       <c r="O128" t="s">
-        <v>1514</v>
+        <v>1569</v>
       </c>
       <c r="P128" t="s">
-        <v>1515</v>
+        <v>1570</v>
       </c>
       <c r="Q128"/>
       <c r="R128" t="s">
-        <v>1516</v>
+        <v>1571</v>
       </c>
       <c r="S128" t="s">
-        <v>1105</v>
+        <v>1153</v>
       </c>
       <c r="T128" t="s">
-        <v>1517</v>
+        <v>1572</v>
       </c>
       <c r="U128" t="s">
-        <v>1518</v>
+        <v>1573</v>
       </c>
       <c r="V128" t="s">
-        <v>1519</v>
+        <v>1574</v>
       </c>
       <c r="W128"/>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" t="s">
-        <v>1520</v>
+        <v>1575</v>
       </c>
       <c r="B129" t="s">
-        <v>1521</v>
+        <v>1576</v>
       </c>
       <c r="C129" t="s">
-        <v>152</v>
+        <v>180</v>
       </c>
       <c r="D129"/>
       <c r="E129" t="s">
-        <v>1522</v>
+        <v>1577</v>
       </c>
       <c r="F129" t="s">
-        <v>1523</v>
+        <v>1578</v>
       </c>
       <c r="G129" t="s">
         <v>28</v>
       </c>
       <c r="H129" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I129" t="s">
-        <v>1524</v>
+        <v>1579</v>
       </c>
       <c r="J129" t="s">
-        <v>1525</v>
+        <v>1580</v>
       </c>
       <c r="K129" t="s">
-        <v>1526</v>
+        <v>1581</v>
       </c>
       <c r="L129">
         <v>74210</v>
       </c>
       <c r="M129" t="s">
-        <v>1527</v>
+        <v>1582</v>
       </c>
       <c r="N129" t="s">
-        <v>172</v>
+        <v>199</v>
       </c>
       <c r="O129"/>
       <c r="P129" t="s">
-        <v>1528</v>
+        <v>1583</v>
       </c>
       <c r="Q129" t="s">
-        <v>1529</v>
+        <v>1584</v>
       </c>
       <c r="R129" t="s">
-        <v>763</v>
+        <v>804</v>
       </c>
       <c r="S129" t="s">
-        <v>1530</v>
+        <v>1585</v>
       </c>
       <c r="T129" t="s">
-        <v>1531</v>
+        <v>1586</v>
       </c>
       <c r="U129" t="s">
-        <v>1532</v>
+        <v>1587</v>
       </c>
       <c r="V129" t="s">
-        <v>1533</v>
+        <v>1588</v>
       </c>
       <c r="W129" t="s">
-        <v>1534</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" t="s">
-        <v>1535</v>
+        <v>1590</v>
       </c>
       <c r="B130"/>
       <c r="C130" t="s">
-        <v>60</v>
+        <v>180</v>
       </c>
       <c r="D130"/>
       <c r="E130" t="s">
-        <v>1536</v>
+        <v>1591</v>
       </c>
       <c r="F130" t="s">
-        <v>200</v>
+        <v>226</v>
       </c>
       <c r="G130" t="s">
         <v>28</v>
       </c>
       <c r="H130" t="s">
-        <v>46</v>
+        <v>95</v>
       </c>
       <c r="I130" t="s">
-        <v>1537</v>
+        <v>1592</v>
       </c>
       <c r="J130" t="s">
-        <v>1538</v>
+        <v>1593</v>
       </c>
       <c r="K130"/>
       <c r="L130">
-        <v>26000</v>
+        <v>74650</v>
       </c>
       <c r="M130" t="s">
-        <v>237</v>
+        <v>1318</v>
       </c>
       <c r="N130" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="O130"/>
       <c r="P130" t="s">
-        <v>69</v>
+        <v>200</v>
       </c>
       <c r="Q130"/>
       <c r="R130" t="s">
-        <v>1539</v>
+        <v>828</v>
       </c>
       <c r="S130" t="s">
-        <v>1540</v>
+        <v>1594</v>
       </c>
       <c r="T130" t="s">
-        <v>1541</v>
+        <v>450</v>
       </c>
       <c r="U130" t="s">
-        <v>1542</v>
-[...1 lines deleted...]
-      <c r="V130"/>
+        <v>1595</v>
+      </c>
+      <c r="V130" t="s">
+        <v>1596</v>
+      </c>
       <c r="W130" t="s">
-        <v>1543</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" t="s">
-        <v>1544</v>
+        <v>1598</v>
       </c>
       <c r="B131"/>
       <c r="C131" t="s">
-        <v>152</v>
+        <v>170</v>
       </c>
       <c r="D131"/>
       <c r="E131" t="s">
-        <v>1545</v>
+        <v>1599</v>
       </c>
       <c r="F131" t="s">
-        <v>200</v>
+        <v>1600</v>
       </c>
       <c r="G131" t="s">
         <v>28</v>
       </c>
       <c r="H131" t="s">
-        <v>168</v>
+        <v>128</v>
       </c>
       <c r="I131" t="s">
-        <v>1546</v>
+        <v>1601</v>
       </c>
       <c r="J131" t="s">
-        <v>1547</v>
+        <v>1602</v>
       </c>
       <c r="K131"/>
       <c r="L131">
-        <v>74650</v>
+        <v>69330</v>
       </c>
       <c r="M131" t="s">
-        <v>1270</v>
+        <v>1603</v>
       </c>
       <c r="N131" t="s">
-        <v>51</v>
+        <v>67</v>
       </c>
       <c r="O131"/>
       <c r="P131" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="Q131"/>
+        <v>1604</v>
+      </c>
+      <c r="Q131" t="s">
+        <v>1605</v>
+      </c>
       <c r="R131" t="s">
-        <v>787</v>
+        <v>1009</v>
       </c>
       <c r="S131" t="s">
-        <v>1548</v>
+        <v>1606</v>
       </c>
       <c r="T131" t="s">
-        <v>956</v>
+        <v>533</v>
       </c>
       <c r="U131" t="s">
-        <v>1549</v>
+        <v>1607</v>
       </c>
       <c r="V131" t="s">
-        <v>1550</v>
+        <v>1608</v>
       </c>
       <c r="W131" t="s">
-        <v>1551</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" t="s">
-        <v>1552</v>
+        <v>1610</v>
       </c>
       <c r="B132"/>
       <c r="C132" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="D132"/>
+        <v>276</v>
+      </c>
+      <c r="D132" t="s">
+        <v>669</v>
+      </c>
       <c r="E132" t="s">
-        <v>1553</v>
+        <v>1611</v>
       </c>
       <c r="F132" t="s">
-        <v>1554</v>
+        <v>109</v>
       </c>
       <c r="G132" t="s">
         <v>28</v>
       </c>
       <c r="H132" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="I132" t="s">
-        <v>1555</v>
+        <v>129</v>
       </c>
       <c r="J132" t="s">
-        <v>1556</v>
+        <v>1150</v>
       </c>
       <c r="K132"/>
       <c r="L132">
-        <v>69330</v>
+        <v>69002</v>
       </c>
       <c r="M132" t="s">
-        <v>1557</v>
+        <v>132</v>
       </c>
       <c r="N132" t="s">
-        <v>67</v>
+        <v>1612</v>
       </c>
       <c r="O132"/>
       <c r="P132" t="s">
-        <v>1558</v>
-[...3 lines deleted...]
-      </c>
+        <v>359</v>
+      </c>
+      <c r="Q132"/>
       <c r="R132" t="s">
-        <v>966</v>
+        <v>1613</v>
       </c>
       <c r="S132" t="s">
-        <v>1560</v>
-[...3 lines deleted...]
-      </c>
+        <v>1614</v>
+      </c>
+      <c r="T132"/>
       <c r="U132" t="s">
-        <v>1561</v>
-[...3 lines deleted...]
-      </c>
+        <v>1615</v>
+      </c>
+      <c r="V132"/>
       <c r="W132" t="s">
-        <v>1563</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" t="s">
-        <v>1564</v>
+        <v>1617</v>
       </c>
       <c r="B133"/>
       <c r="C133" t="s">
-        <v>197</v>
+        <v>180</v>
       </c>
       <c r="D133"/>
       <c r="E133" t="s">
-        <v>1565</v>
+        <v>1618</v>
       </c>
       <c r="F133" t="s">
-        <v>146</v>
+        <v>1619</v>
       </c>
       <c r="G133" t="s">
         <v>28</v>
       </c>
       <c r="H133" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="I133" t="s">
-        <v>117</v>
+        <v>1620</v>
       </c>
       <c r="J133" t="s">
-        <v>1102</v>
+        <v>1621</v>
       </c>
       <c r="K133"/>
       <c r="L133">
-        <v>69002</v>
+        <v>63160</v>
       </c>
       <c r="M133" t="s">
-        <v>120</v>
+        <v>1622</v>
       </c>
       <c r="N133" t="s">
-        <v>1566</v>
-[...1 lines deleted...]
-      <c r="O133"/>
+        <v>1623</v>
+      </c>
+      <c r="O133" t="s">
+        <v>1624</v>
+      </c>
       <c r="P133" t="s">
-        <v>358</v>
+        <v>1295</v>
       </c>
       <c r="Q133"/>
-      <c r="R133"/>
-[...3 lines deleted...]
-      <c r="V133"/>
+      <c r="R133" t="s">
+        <v>71</v>
+      </c>
+      <c r="S133" t="s">
+        <v>1625</v>
+      </c>
+      <c r="T133" t="s">
+        <v>1626</v>
+      </c>
+      <c r="U133" t="s">
+        <v>1627</v>
+      </c>
+      <c r="V133" t="s">
+        <v>1628</v>
+      </c>
       <c r="W133" t="s">
-        <v>1567</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" t="s">
-        <v>1568</v>
-[...1 lines deleted...]
-      <c r="B134"/>
+        <v>1630</v>
+      </c>
+      <c r="B134" t="s">
+        <v>1631</v>
+      </c>
       <c r="C134" t="s">
-        <v>152</v>
+        <v>170</v>
       </c>
       <c r="D134"/>
       <c r="E134" t="s">
-        <v>1569</v>
+        <v>1632</v>
       </c>
       <c r="F134" t="s">
-        <v>1362</v>
+        <v>315</v>
       </c>
       <c r="G134" t="s">
         <v>28</v>
       </c>
       <c r="H134" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I134"/>
       <c r="J134" t="s">
-        <v>1571</v>
+        <v>1633</v>
       </c>
       <c r="K134"/>
       <c r="L134">
-        <v>63160</v>
+        <v>42000</v>
       </c>
       <c r="M134" t="s">
-        <v>1572</v>
+        <v>1634</v>
       </c>
       <c r="N134" t="s">
-        <v>1573</v>
+        <v>1635</v>
       </c>
       <c r="O134"/>
       <c r="P134" t="s">
-        <v>1247</v>
+        <v>69</v>
       </c>
       <c r="Q134"/>
       <c r="R134" t="s">
-        <v>71</v>
+        <v>37</v>
       </c>
       <c r="S134" t="s">
-        <v>1574</v>
+        <v>1636</v>
       </c>
       <c r="T134" t="s">
-        <v>1575</v>
+        <v>1637</v>
       </c>
       <c r="U134" t="s">
-        <v>1576</v>
+        <v>1638</v>
       </c>
       <c r="V134" t="s">
-        <v>1577</v>
+        <v>1639</v>
       </c>
       <c r="W134" t="s">
-        <v>1578</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" t="s">
-        <v>1579</v>
+        <v>1641</v>
       </c>
       <c r="B135" t="s">
-        <v>1580</v>
+        <v>1642</v>
       </c>
       <c r="C135" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="D135"/>
       <c r="E135" t="s">
-        <v>1581</v>
+        <v>1643</v>
       </c>
       <c r="F135" t="s">
-        <v>314</v>
+        <v>393</v>
       </c>
       <c r="G135" t="s">
         <v>28</v>
       </c>
       <c r="H135" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I135"/>
+        <v>128</v>
+      </c>
+      <c r="I135" t="s">
+        <v>1644</v>
+      </c>
       <c r="J135" t="s">
-        <v>1582</v>
+        <v>1645</v>
       </c>
       <c r="K135"/>
       <c r="L135">
-        <v>42000</v>
+        <v>69008</v>
       </c>
       <c r="M135" t="s">
-        <v>1583</v>
+        <v>66</v>
       </c>
       <c r="N135" t="s">
-        <v>1584</v>
+        <v>1646</v>
       </c>
       <c r="O135"/>
       <c r="P135" t="s">
-        <v>69</v>
+        <v>359</v>
       </c>
       <c r="Q135"/>
       <c r="R135" t="s">
-        <v>37</v>
+        <v>557</v>
       </c>
       <c r="S135" t="s">
-        <v>1585</v>
+        <v>1647</v>
       </c>
       <c r="T135" t="s">
-        <v>1586</v>
+        <v>1648</v>
       </c>
       <c r="U135" t="s">
-        <v>1587</v>
+        <v>1649</v>
       </c>
       <c r="V135" t="s">
-        <v>1588</v>
+        <v>1650</v>
       </c>
       <c r="W135" t="s">
-        <v>1589</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" t="s">
-        <v>1590</v>
+        <v>1652</v>
       </c>
       <c r="B136" t="s">
-        <v>1591</v>
+        <v>1653</v>
       </c>
       <c r="C136" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="D136"/>
       <c r="E136" t="s">
-        <v>1592</v>
+        <v>1654</v>
       </c>
       <c r="F136" t="s">
-        <v>393</v>
+        <v>315</v>
       </c>
       <c r="G136" t="s">
         <v>28</v>
       </c>
       <c r="H136" t="s">
-        <v>116</v>
+        <v>47</v>
       </c>
       <c r="I136" t="s">
-        <v>1593</v>
+        <v>1091</v>
       </c>
       <c r="J136" t="s">
-        <v>1594</v>
+        <v>1655</v>
       </c>
       <c r="K136"/>
-      <c r="L136">
-        <v>69008</v>
+      <c r="L136" t="s">
+        <v>1656</v>
       </c>
       <c r="M136" t="s">
-        <v>66</v>
+        <v>1657</v>
       </c>
       <c r="N136" t="s">
-        <v>1595</v>
+        <v>1658</v>
       </c>
       <c r="O136"/>
       <c r="P136" t="s">
-        <v>358</v>
+        <v>83</v>
       </c>
       <c r="Q136"/>
       <c r="R136" t="s">
-        <v>539</v>
+        <v>1659</v>
       </c>
       <c r="S136" t="s">
-        <v>1596</v>
+        <v>1660</v>
       </c>
       <c r="T136" t="s">
-        <v>1597</v>
+        <v>1661</v>
       </c>
       <c r="U136" t="s">
-        <v>1598</v>
+        <v>1662</v>
       </c>
       <c r="V136" t="s">
-        <v>1599</v>
+        <v>1663</v>
       </c>
       <c r="W136" t="s">
-        <v>1600</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" t="s">
-        <v>1601</v>
-[...3 lines deleted...]
-      </c>
+        <v>1665</v>
+      </c>
+      <c r="B137"/>
       <c r="C137" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="D137"/>
       <c r="E137" t="s">
-        <v>1603</v>
+        <v>1666</v>
       </c>
       <c r="F137" t="s">
-        <v>314</v>
+        <v>109</v>
       </c>
       <c r="G137" t="s">
         <v>28</v>
       </c>
       <c r="H137" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I137" t="s">
-        <v>1046</v>
+        <v>1667</v>
       </c>
       <c r="J137" t="s">
-        <v>1604</v>
-[...1 lines deleted...]
-      <c r="K137"/>
+        <v>1668</v>
+      </c>
+      <c r="K137" t="s">
+        <v>1669</v>
+      </c>
       <c r="L137" t="s">
-        <v>1605</v>
+        <v>839</v>
       </c>
       <c r="M137" t="s">
-        <v>1606</v>
+        <v>1670</v>
       </c>
       <c r="N137" t="s">
-        <v>1607</v>
-[...1 lines deleted...]
-      <c r="O137"/>
+        <v>67</v>
+      </c>
+      <c r="O137" t="s">
+        <v>1671</v>
+      </c>
       <c r="P137" t="s">
-        <v>1608</v>
-[...1 lines deleted...]
-      <c r="Q137"/>
+        <v>359</v>
+      </c>
+      <c r="Q137" t="s">
+        <v>1672</v>
+      </c>
       <c r="R137" t="s">
-        <v>1609</v>
+        <v>37</v>
       </c>
       <c r="S137" t="s">
-        <v>1610</v>
+        <v>1673</v>
       </c>
       <c r="T137" t="s">
-        <v>1611</v>
+        <v>1674</v>
       </c>
       <c r="U137" t="s">
-        <v>1612</v>
+        <v>1675</v>
       </c>
       <c r="V137" t="s">
-        <v>1613</v>
+        <v>1676</v>
       </c>
       <c r="W137" t="s">
-        <v>1614</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" t="s">
-        <v>1615</v>
-[...1 lines deleted...]
-      <c r="B138"/>
+        <v>1677</v>
+      </c>
+      <c r="B138" t="s">
+        <v>1678</v>
+      </c>
       <c r="C138" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="D138"/>
       <c r="E138" t="s">
-        <v>1616</v>
+        <v>1679</v>
       </c>
       <c r="F138" t="s">
-        <v>146</v>
+        <v>513</v>
       </c>
       <c r="G138" t="s">
         <v>28</v>
       </c>
       <c r="H138" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I138" t="s">
-        <v>1617</v>
+        <v>1680</v>
       </c>
       <c r="J138" t="s">
-        <v>1618</v>
-[...5 lines deleted...]
-        <v>798</v>
+        <v>1681</v>
+      </c>
+      <c r="K138"/>
+      <c r="L138">
+        <v>15000</v>
       </c>
       <c r="M138" t="s">
-        <v>1620</v>
+        <v>1682</v>
       </c>
       <c r="N138" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>1683</v>
+      </c>
+      <c r="O138"/>
       <c r="P138" t="s">
-        <v>358</v>
+        <v>83</v>
       </c>
       <c r="Q138" t="s">
-        <v>1622</v>
+        <v>1684</v>
       </c>
       <c r="R138" t="s">
-        <v>37</v>
+        <v>1685</v>
       </c>
       <c r="S138" t="s">
-        <v>1623</v>
+        <v>1686</v>
       </c>
       <c r="T138" t="s">
-        <v>1624</v>
+        <v>901</v>
       </c>
       <c r="U138" t="s">
-        <v>1625</v>
+        <v>1687</v>
       </c>
       <c r="V138" t="s">
-        <v>1626</v>
+        <v>1688</v>
       </c>
       <c r="W138" t="s">
-        <v>1589</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" t="s">
-        <v>1627</v>
+        <v>1689</v>
       </c>
       <c r="B139" t="s">
-        <v>1628</v>
+        <v>1690</v>
       </c>
       <c r="C139" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="D139"/>
       <c r="E139" t="s">
-        <v>1629</v>
+        <v>1691</v>
       </c>
       <c r="F139" t="s">
-        <v>494</v>
+        <v>1692</v>
       </c>
       <c r="G139" t="s">
         <v>28</v>
       </c>
       <c r="H139" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I139" t="s">
-        <v>1630</v>
+        <v>120</v>
       </c>
       <c r="J139" t="s">
-        <v>1631</v>
+        <v>1693</v>
       </c>
       <c r="K139"/>
-      <c r="L139">
-        <v>15000</v>
+      <c r="L139" t="s">
+        <v>97</v>
       </c>
       <c r="M139" t="s">
-        <v>1632</v>
+        <v>98</v>
       </c>
       <c r="N139" t="s">
-        <v>1633</v>
+        <v>1658</v>
       </c>
       <c r="O139"/>
       <c r="P139" t="s">
-        <v>1608</v>
-[...3 lines deleted...]
-      </c>
+        <v>397</v>
+      </c>
+      <c r="Q139"/>
       <c r="R139" t="s">
-        <v>1635</v>
+        <v>1694</v>
       </c>
       <c r="S139" t="s">
-        <v>1636</v>
+        <v>1695</v>
       </c>
       <c r="T139" t="s">
-        <v>857</v>
+        <v>901</v>
       </c>
       <c r="U139" t="s">
-        <v>1637</v>
+        <v>1696</v>
       </c>
       <c r="V139" t="s">
-        <v>1638</v>
+        <v>1697</v>
       </c>
       <c r="W139" t="s">
-        <v>1614</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" t="s">
-        <v>1639</v>
+        <v>1698</v>
       </c>
       <c r="B140" t="s">
-        <v>1640</v>
+        <v>1699</v>
       </c>
       <c r="C140" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="D140"/>
       <c r="E140" t="s">
-        <v>1641</v>
+        <v>1700</v>
       </c>
       <c r="F140" t="s">
-        <v>1642</v>
+        <v>1701</v>
       </c>
       <c r="G140" t="s">
         <v>28</v>
       </c>
       <c r="H140" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="I140"/>
       <c r="J140" t="s">
-        <v>1643</v>
+        <v>1702</v>
       </c>
       <c r="K140"/>
-      <c r="L140" t="s">
-        <v>95</v>
+      <c r="L140">
+        <v>26000</v>
       </c>
       <c r="M140" t="s">
-        <v>96</v>
+        <v>485</v>
       </c>
       <c r="N140" t="s">
-        <v>1607</v>
+        <v>1703</v>
       </c>
       <c r="O140"/>
       <c r="P140" t="s">
-        <v>397</v>
+        <v>83</v>
       </c>
       <c r="Q140"/>
       <c r="R140" t="s">
-        <v>1644</v>
+        <v>1166</v>
       </c>
       <c r="S140" t="s">
-        <v>1645</v>
+        <v>1704</v>
       </c>
       <c r="T140" t="s">
-        <v>857</v>
+        <v>1705</v>
       </c>
       <c r="U140" t="s">
-        <v>1646</v>
+        <v>1706</v>
       </c>
       <c r="V140" t="s">
-        <v>1647</v>
+        <v>1707</v>
       </c>
       <c r="W140" t="s">
-        <v>1589</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" t="s">
-        <v>1648</v>
+        <v>1708</v>
       </c>
       <c r="B141" t="s">
-        <v>1649</v>
+        <v>1709</v>
       </c>
       <c r="C141" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="D141"/>
       <c r="E141" t="s">
-        <v>1650</v>
+        <v>1710</v>
       </c>
       <c r="F141" t="s">
-        <v>1651</v>
+        <v>1711</v>
       </c>
       <c r="G141" t="s">
         <v>28</v>
       </c>
       <c r="H141" t="s">
-        <v>168</v>
+        <v>47</v>
       </c>
       <c r="I141"/>
       <c r="J141" t="s">
-        <v>1652</v>
+        <v>1712</v>
       </c>
       <c r="K141"/>
       <c r="L141">
-        <v>26000</v>
+        <v>69001</v>
       </c>
       <c r="M141" t="s">
-        <v>468</v>
+        <v>66</v>
       </c>
       <c r="N141" t="s">
-        <v>1653</v>
+        <v>1713</v>
       </c>
       <c r="O141"/>
       <c r="P141" t="s">
-        <v>1608</v>
+        <v>397</v>
       </c>
       <c r="Q141"/>
       <c r="R141" t="s">
-        <v>1118</v>
+        <v>1714</v>
       </c>
       <c r="S141" t="s">
-        <v>1654</v>
+        <v>1715</v>
       </c>
       <c r="T141" t="s">
-        <v>1655</v>
+        <v>1716</v>
       </c>
       <c r="U141" t="s">
-        <v>1656</v>
+        <v>1717</v>
       </c>
       <c r="V141" t="s">
-        <v>1657</v>
+        <v>1718</v>
       </c>
       <c r="W141" t="s">
-        <v>1589</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" t="s">
-        <v>1658</v>
+        <v>1719</v>
       </c>
       <c r="B142" t="s">
-        <v>1659</v>
+        <v>1720</v>
       </c>
       <c r="C142" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="D142"/>
       <c r="E142" t="s">
-        <v>1660</v>
+        <v>1654</v>
       </c>
       <c r="F142" t="s">
-        <v>1661</v>
+        <v>468</v>
       </c>
       <c r="G142" t="s">
         <v>28</v>
       </c>
       <c r="H142" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I142"/>
       <c r="J142" t="s">
-        <v>1662</v>
+        <v>1721</v>
       </c>
       <c r="K142"/>
       <c r="L142">
-        <v>69001</v>
+        <v>43000</v>
       </c>
       <c r="M142" t="s">
-        <v>66</v>
+        <v>1722</v>
       </c>
       <c r="N142" t="s">
-        <v>1663</v>
+        <v>1658</v>
       </c>
       <c r="O142"/>
       <c r="P142" t="s">
-        <v>397</v>
+        <v>1151</v>
       </c>
       <c r="Q142"/>
       <c r="R142" t="s">
+        <v>503</v>
+      </c>
+      <c r="S142" t="s">
+        <v>1723</v>
+      </c>
+      <c r="T142" t="s">
+        <v>1724</v>
+      </c>
+      <c r="U142" t="s">
+        <v>1725</v>
+      </c>
+      <c r="V142"/>
+      <c r="W142" t="s">
         <v>1664</v>
-      </c>
-[...13 lines deleted...]
-        <v>1614</v>
       </c>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" t="s">
-        <v>1669</v>
+        <v>1726</v>
       </c>
       <c r="B143" t="s">
-        <v>1670</v>
+        <v>1727</v>
       </c>
       <c r="C143" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="D143"/>
       <c r="E143" t="s">
-        <v>1603</v>
+        <v>1728</v>
       </c>
       <c r="F143" t="s">
-        <v>451</v>
+        <v>1729</v>
       </c>
       <c r="G143" t="s">
         <v>28</v>
       </c>
       <c r="H143" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I143"/>
+        <v>47</v>
+      </c>
+      <c r="I143" t="s">
+        <v>356</v>
+      </c>
       <c r="J143" t="s">
-        <v>1671</v>
+        <v>1730</v>
       </c>
       <c r="K143"/>
       <c r="L143">
-        <v>43000</v>
+        <v>74000</v>
       </c>
       <c r="M143" t="s">
-        <v>1672</v>
+        <v>500</v>
       </c>
       <c r="N143" t="s">
-        <v>1607</v>
+        <v>1731</v>
       </c>
       <c r="O143"/>
       <c r="P143" t="s">
-        <v>1103</v>
+        <v>83</v>
       </c>
       <c r="Q143"/>
       <c r="R143" t="s">
-        <v>485</v>
+        <v>1732</v>
       </c>
       <c r="S143" t="s">
-        <v>1673</v>
+        <v>1733</v>
       </c>
       <c r="T143" t="s">
-        <v>1674</v>
+        <v>1637</v>
       </c>
       <c r="U143" t="s">
-        <v>1675</v>
-[...1 lines deleted...]
-      <c r="V143"/>
+        <v>1734</v>
+      </c>
+      <c r="V143" t="s">
+        <v>1735</v>
+      </c>
       <c r="W143" t="s">
-        <v>1614</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" t="s">
-        <v>1676</v>
+        <v>1736</v>
       </c>
       <c r="B144" t="s">
-        <v>1677</v>
+        <v>1642</v>
       </c>
       <c r="C144" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="D144"/>
       <c r="E144" t="s">
-        <v>1678</v>
+        <v>1654</v>
       </c>
       <c r="F144" t="s">
-        <v>1679</v>
+        <v>315</v>
       </c>
       <c r="G144" t="s">
         <v>28</v>
       </c>
       <c r="H144" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I144" t="s">
-        <v>355</v>
+        <v>48</v>
       </c>
       <c r="J144" t="s">
-        <v>1680</v>
-[...1 lines deleted...]
-      <c r="K144"/>
+        <v>1737</v>
+      </c>
+      <c r="K144" t="s">
+        <v>1738</v>
+      </c>
       <c r="L144">
-        <v>74000</v>
+        <v>38100</v>
       </c>
       <c r="M144" t="s">
-        <v>482</v>
+        <v>1739</v>
       </c>
       <c r="N144" t="s">
-        <v>1681</v>
+        <v>1658</v>
       </c>
       <c r="O144"/>
       <c r="P144" t="s">
-        <v>1608</v>
+        <v>83</v>
       </c>
       <c r="Q144"/>
       <c r="R144" t="s">
-        <v>1682</v>
+        <v>1740</v>
       </c>
       <c r="S144" t="s">
-        <v>1683</v>
+        <v>1741</v>
       </c>
       <c r="T144" t="s">
-        <v>1586</v>
+        <v>1742</v>
       </c>
       <c r="U144" t="s">
-        <v>1684</v>
+        <v>1743</v>
       </c>
       <c r="V144" t="s">
-        <v>1685</v>
+        <v>1744</v>
       </c>
       <c r="W144" t="s">
-        <v>1589</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" t="s">
-        <v>1686</v>
+        <v>1745</v>
       </c>
       <c r="B145" t="s">
-        <v>1591</v>
+        <v>1746</v>
       </c>
       <c r="C145" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="D145"/>
       <c r="E145" t="s">
-        <v>1603</v>
+        <v>1654</v>
       </c>
       <c r="F145" t="s">
-        <v>314</v>
+        <v>468</v>
       </c>
       <c r="G145" t="s">
         <v>28</v>
       </c>
       <c r="H145" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I145" t="s">
         <v>47</v>
       </c>
+      <c r="I145"/>
       <c r="J145" t="s">
-        <v>1687</v>
-[...3 lines deleted...]
-      </c>
+        <v>1747</v>
+      </c>
+      <c r="K145"/>
       <c r="L145">
-        <v>38100</v>
+        <v>63000</v>
       </c>
       <c r="M145" t="s">
-        <v>1689</v>
+        <v>1748</v>
       </c>
       <c r="N145" t="s">
-        <v>1607</v>
+        <v>1658</v>
       </c>
       <c r="O145"/>
       <c r="P145" t="s">
-        <v>1608</v>
+        <v>1151</v>
       </c>
       <c r="Q145"/>
       <c r="R145" t="s">
-        <v>1690</v>
+        <v>1749</v>
       </c>
       <c r="S145" t="s">
-        <v>1691</v>
+        <v>1750</v>
       </c>
       <c r="T145" t="s">
-        <v>1692</v>
+        <v>1751</v>
       </c>
       <c r="U145" t="s">
-        <v>1693</v>
-[...3 lines deleted...]
-      </c>
+        <v>1752</v>
+      </c>
+      <c r="V145"/>
       <c r="W145" t="s">
-        <v>1589</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" t="s">
-        <v>1695</v>
+        <v>1753</v>
       </c>
       <c r="B146" t="s">
-        <v>1696</v>
+        <v>1754</v>
       </c>
       <c r="C146" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="D146"/>
       <c r="E146" t="s">
-        <v>1603</v>
+        <v>1755</v>
       </c>
       <c r="F146" t="s">
-        <v>451</v>
+        <v>393</v>
       </c>
       <c r="G146" t="s">
         <v>28</v>
       </c>
       <c r="H146" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I146"/>
       <c r="J146" t="s">
-        <v>1697</v>
+        <v>1756</v>
       </c>
       <c r="K146"/>
       <c r="L146">
-        <v>63000</v>
+        <v>73000</v>
       </c>
       <c r="M146" t="s">
-        <v>1698</v>
+        <v>81</v>
       </c>
       <c r="N146" t="s">
-        <v>1607</v>
+        <v>1703</v>
       </c>
       <c r="O146"/>
       <c r="P146" t="s">
-        <v>1103</v>
+        <v>397</v>
       </c>
       <c r="Q146"/>
       <c r="R146" t="s">
-        <v>1699</v>
+        <v>1757</v>
       </c>
       <c r="S146" t="s">
-        <v>1700</v>
+        <v>1758</v>
       </c>
       <c r="T146" t="s">
-        <v>1701</v>
+        <v>1637</v>
       </c>
       <c r="U146" t="s">
-        <v>1702</v>
-[...1 lines deleted...]
-      <c r="V146"/>
+        <v>1759</v>
+      </c>
+      <c r="V146" t="s">
+        <v>1760</v>
+      </c>
       <c r="W146" t="s">
-        <v>1614</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" t="s">
-        <v>1703</v>
-[...3 lines deleted...]
-      </c>
+        <v>1761</v>
+      </c>
+      <c r="B147"/>
       <c r="C147" t="s">
-        <v>144</v>
+        <v>180</v>
       </c>
       <c r="D147"/>
       <c r="E147" t="s">
-        <v>1705</v>
+        <v>1762</v>
       </c>
       <c r="F147" t="s">
-        <v>393</v>
+        <v>440</v>
       </c>
       <c r="G147" t="s">
         <v>28</v>
       </c>
       <c r="H147" t="s">
-        <v>46</v>
+        <v>482</v>
       </c>
       <c r="I147"/>
       <c r="J147" t="s">
-        <v>1706</v>
+        <v>1763</v>
       </c>
       <c r="K147"/>
       <c r="L147">
-        <v>73000</v>
+        <v>69100</v>
       </c>
       <c r="M147" t="s">
-        <v>81</v>
+        <v>1104</v>
       </c>
       <c r="N147" t="s">
-        <v>1653</v>
+        <v>67</v>
       </c>
       <c r="O147"/>
       <c r="P147" t="s">
-        <v>397</v>
+        <v>69</v>
       </c>
       <c r="Q147"/>
       <c r="R147" t="s">
-        <v>1707</v>
+        <v>1764</v>
       </c>
       <c r="S147" t="s">
-        <v>1708</v>
+        <v>1765</v>
       </c>
       <c r="T147" t="s">
-        <v>1586</v>
+        <v>1766</v>
       </c>
       <c r="U147" t="s">
-        <v>1709</v>
+        <v>1767</v>
       </c>
       <c r="V147" t="s">
-        <v>1710</v>
+        <v>1768</v>
       </c>
       <c r="W147" t="s">
-        <v>1589</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" t="s">
-        <v>1711</v>
-[...1 lines deleted...]
-      <c r="B148"/>
+        <v>1770</v>
+      </c>
+      <c r="B148" t="s">
+        <v>1771</v>
+      </c>
       <c r="C148" t="s">
-        <v>152</v>
+        <v>44</v>
       </c>
       <c r="D148"/>
       <c r="E148" t="s">
-        <v>1712</v>
+        <v>1772</v>
       </c>
       <c r="F148" t="s">
-        <v>563</v>
+        <v>109</v>
       </c>
       <c r="G148" t="s">
         <v>28</v>
       </c>
       <c r="H148" t="s">
-        <v>465</v>
-[...1 lines deleted...]
-      <c r="I148"/>
+        <v>514</v>
+      </c>
+      <c r="I148" t="s">
+        <v>1773</v>
+      </c>
       <c r="J148" t="s">
-        <v>1713</v>
+        <v>1774</v>
       </c>
       <c r="K148"/>
       <c r="L148">
-        <v>69100</v>
+        <v>74100</v>
       </c>
       <c r="M148" t="s">
-        <v>292</v>
+        <v>1775</v>
       </c>
       <c r="N148" t="s">
         <v>67</v>
       </c>
       <c r="O148"/>
       <c r="P148" t="s">
-        <v>69</v>
+        <v>333</v>
       </c>
       <c r="Q148"/>
       <c r="R148" t="s">
-        <v>1714</v>
+        <v>1776</v>
       </c>
       <c r="S148" t="s">
-        <v>1715</v>
+        <v>1777</v>
       </c>
       <c r="T148" t="s">
-        <v>1716</v>
+        <v>1778</v>
       </c>
       <c r="U148" t="s">
-        <v>1717</v>
+        <v>1779</v>
       </c>
       <c r="V148" t="s">
-        <v>1718</v>
-[...3 lines deleted...]
-      </c>
+        <v>1780</v>
+      </c>
+      <c r="W148"/>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" t="s">
-        <v>1720</v>
-[...3 lines deleted...]
-      </c>
+        <v>1781</v>
+      </c>
+      <c r="B149"/>
       <c r="C149" t="s">
-        <v>1350</v>
+        <v>313</v>
       </c>
       <c r="D149"/>
       <c r="E149" t="s">
-        <v>1722</v>
+        <v>1782</v>
       </c>
       <c r="F149" t="s">
-        <v>146</v>
+        <v>79</v>
       </c>
       <c r="G149" t="s">
         <v>28</v>
       </c>
       <c r="H149" t="s">
-        <v>495</v>
+        <v>128</v>
       </c>
       <c r="I149" t="s">
-        <v>1723</v>
+        <v>1783</v>
       </c>
       <c r="J149" t="s">
-        <v>1724</v>
+        <v>1784</v>
       </c>
       <c r="K149"/>
       <c r="L149">
-        <v>74100</v>
+        <v>69007</v>
       </c>
       <c r="M149" t="s">
-        <v>1725</v>
+        <v>132</v>
       </c>
       <c r="N149" t="s">
         <v>67</v>
       </c>
-      <c r="O149"/>
+      <c r="O149" t="s">
+        <v>1785</v>
+      </c>
       <c r="P149" t="s">
-        <v>332</v>
-[...1 lines deleted...]
-      <c r="Q149"/>
+        <v>69</v>
+      </c>
+      <c r="Q149" t="s">
+        <v>1786</v>
+      </c>
       <c r="R149" t="s">
-        <v>1726</v>
+        <v>1787</v>
       </c>
       <c r="S149" t="s">
-        <v>1727</v>
+        <v>1788</v>
       </c>
       <c r="T149" t="s">
-        <v>1728</v>
+        <v>1789</v>
       </c>
       <c r="U149" t="s">
-        <v>1729</v>
-[...4 lines deleted...]
-      <c r="W149"/>
+        <v>1790</v>
+      </c>
+      <c r="V149"/>
+      <c r="W149" t="s">
+        <v>1791</v>
+      </c>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" t="s">
-        <v>1731</v>
-[...1 lines deleted...]
-      <c r="B150"/>
+        <v>1792</v>
+      </c>
+      <c r="B150" t="s">
+        <v>1793</v>
+      </c>
       <c r="C150" t="s">
         <v>25</v>
       </c>
       <c r="D150"/>
       <c r="E150" t="s">
-        <v>1732</v>
+        <v>1794</v>
       </c>
       <c r="F150" t="s">
-        <v>79</v>
+        <v>1230</v>
       </c>
       <c r="G150" t="s">
         <v>28</v>
       </c>
       <c r="H150" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>1795</v>
+      </c>
+      <c r="I150"/>
       <c r="J150" t="s">
-        <v>1734</v>
+        <v>1796</v>
       </c>
       <c r="K150"/>
       <c r="L150">
-        <v>69007</v>
+        <v>38710</v>
       </c>
       <c r="M150" t="s">
-        <v>120</v>
+        <v>1797</v>
       </c>
       <c r="N150" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>1798</v>
+      </c>
+      <c r="O150"/>
       <c r="P150" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>397</v>
+      </c>
+      <c r="Q150"/>
       <c r="R150" t="s">
-        <v>1737</v>
+        <v>1799</v>
       </c>
       <c r="S150" t="s">
-        <v>1738</v>
+        <v>1800</v>
       </c>
       <c r="T150" t="s">
-        <v>1739</v>
+        <v>56</v>
       </c>
       <c r="U150" t="s">
-        <v>1740</v>
+        <v>1801</v>
       </c>
       <c r="V150"/>
       <c r="W150" t="s">
-        <v>1741</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" t="s">
-        <v>1742</v>
+        <v>1803</v>
       </c>
       <c r="B151" t="s">
-        <v>1743</v>
+        <v>1804</v>
       </c>
       <c r="C151" t="s">
-        <v>60</v>
+        <v>313</v>
       </c>
       <c r="D151"/>
       <c r="E151" t="s">
-        <v>1744</v>
+        <v>1805</v>
       </c>
       <c r="F151" t="s">
-        <v>1182</v>
+        <v>417</v>
       </c>
       <c r="G151" t="s">
         <v>28</v>
       </c>
       <c r="H151" t="s">
-        <v>1745</v>
-[...1 lines deleted...]
-      <c r="I151"/>
+        <v>47</v>
+      </c>
+      <c r="I151" t="s">
+        <v>1806</v>
+      </c>
       <c r="J151" t="s">
-        <v>1746</v>
+        <v>1807</v>
       </c>
       <c r="K151"/>
       <c r="L151">
-        <v>38710</v>
+        <v>26100</v>
       </c>
       <c r="M151" t="s">
-        <v>1747</v>
+        <v>1808</v>
       </c>
       <c r="N151" t="s">
-        <v>1748</v>
+        <v>67</v>
       </c>
       <c r="O151"/>
       <c r="P151" t="s">
-        <v>397</v>
+        <v>69</v>
       </c>
       <c r="Q151"/>
       <c r="R151" t="s">
-        <v>1749</v>
+        <v>245</v>
       </c>
       <c r="S151" t="s">
-        <v>1750</v>
+        <v>246</v>
       </c>
       <c r="T151" t="s">
-        <v>55</v>
+        <v>435</v>
       </c>
       <c r="U151" t="s">
-        <v>1751</v>
-[...1 lines deleted...]
-      <c r="V151"/>
+        <v>1809</v>
+      </c>
+      <c r="V151" t="s">
+        <v>1810</v>
+      </c>
       <c r="W151" t="s">
-        <v>1752</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" t="s">
-        <v>1753</v>
+        <v>1812</v>
       </c>
       <c r="B152" t="s">
-        <v>1754</v>
+        <v>1813</v>
       </c>
       <c r="C152" t="s">
         <v>25</v>
       </c>
       <c r="D152"/>
       <c r="E152" t="s">
-        <v>1755</v>
+        <v>1814</v>
       </c>
       <c r="F152" t="s">
-        <v>416</v>
+        <v>1815</v>
       </c>
       <c r="G152" t="s">
         <v>28</v>
       </c>
       <c r="H152" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I152" t="s">
-        <v>1756</v>
+        <v>1816</v>
       </c>
       <c r="J152" t="s">
-        <v>1757</v>
+        <v>1817</v>
       </c>
       <c r="K152"/>
       <c r="L152">
-        <v>26100</v>
+        <v>63200</v>
       </c>
       <c r="M152" t="s">
-        <v>1758</v>
+        <v>1818</v>
       </c>
       <c r="N152" t="s">
-        <v>67</v>
+        <v>1819</v>
       </c>
       <c r="O152"/>
       <c r="P152" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="Q152"/>
+        <v>1509</v>
+      </c>
+      <c r="Q152" t="s">
+        <v>1820</v>
+      </c>
       <c r="R152" t="s">
-        <v>219</v>
+        <v>572</v>
       </c>
       <c r="S152" t="s">
-        <v>220</v>
+        <v>1821</v>
       </c>
       <c r="T152" t="s">
-        <v>434</v>
+        <v>56</v>
       </c>
       <c r="U152" t="s">
-        <v>1759</v>
+        <v>1822</v>
       </c>
       <c r="V152" t="s">
-        <v>1760</v>
+        <v>1823</v>
       </c>
       <c r="W152" t="s">
-        <v>1761</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" t="s">
-        <v>1762</v>
-[...3 lines deleted...]
-      </c>
+        <v>1825</v>
+      </c>
+      <c r="B153"/>
       <c r="C153" t="s">
-        <v>60</v>
+        <v>313</v>
       </c>
       <c r="D153"/>
       <c r="E153" t="s">
-        <v>1764</v>
+        <v>1826</v>
       </c>
       <c r="F153" t="s">
-        <v>1765</v>
+        <v>226</v>
       </c>
       <c r="G153" t="s">
         <v>28</v>
       </c>
       <c r="H153" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I153" t="s">
-        <v>1766</v>
+        <v>1827</v>
       </c>
       <c r="J153" t="s">
-        <v>1767</v>
+        <v>1828</v>
       </c>
       <c r="K153"/>
       <c r="L153">
-        <v>63200</v>
+        <v>74920</v>
       </c>
       <c r="M153" t="s">
-        <v>1768</v>
+        <v>1829</v>
       </c>
       <c r="N153" t="s">
-        <v>1769</v>
+        <v>1830</v>
       </c>
       <c r="O153"/>
       <c r="P153" t="s">
-        <v>1451</v>
-[...3 lines deleted...]
-      </c>
+        <v>359</v>
+      </c>
+      <c r="Q153"/>
       <c r="R153" t="s">
-        <v>554</v>
+        <v>361</v>
       </c>
       <c r="S153" t="s">
-        <v>1771</v>
-[...3 lines deleted...]
-      </c>
+        <v>362</v>
+      </c>
+      <c r="T153"/>
       <c r="U153" t="s">
-        <v>1772</v>
-[...3 lines deleted...]
-      </c>
+        <v>1831</v>
+      </c>
+      <c r="V153"/>
       <c r="W153" t="s">
-        <v>1774</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" t="s">
-        <v>1775</v>
+        <v>1833</v>
       </c>
       <c r="B154"/>
       <c r="C154" t="s">
-        <v>25</v>
+        <v>313</v>
       </c>
       <c r="D154"/>
       <c r="E154" t="s">
-        <v>1776</v>
+        <v>1834</v>
       </c>
       <c r="F154" t="s">
-        <v>200</v>
+        <v>1835</v>
       </c>
       <c r="G154" t="s">
         <v>28</v>
       </c>
       <c r="H154" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I154"/>
       <c r="J154" t="s">
-        <v>1778</v>
+        <v>1836</v>
       </c>
       <c r="K154"/>
       <c r="L154">
-        <v>74920</v>
+        <v>26300</v>
       </c>
       <c r="M154" t="s">
-        <v>1779</v>
+        <v>1837</v>
       </c>
       <c r="N154" t="s">
-        <v>1780</v>
+        <v>1838</v>
       </c>
       <c r="O154"/>
       <c r="P154" t="s">
-        <v>358</v>
+        <v>1839</v>
       </c>
       <c r="Q154"/>
       <c r="R154" t="s">
-        <v>360</v>
+        <v>1571</v>
       </c>
       <c r="S154" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="T154"/>
+        <v>1153</v>
+      </c>
+      <c r="T154" t="s">
+        <v>1840</v>
+      </c>
       <c r="U154" t="s">
-        <v>1781</v>
-[...1 lines deleted...]
-      <c r="V154"/>
+        <v>1841</v>
+      </c>
+      <c r="V154" t="s">
+        <v>1842</v>
+      </c>
       <c r="W154" t="s">
-        <v>1782</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" t="s">
-        <v>1783</v>
+        <v>1844</v>
       </c>
       <c r="B155"/>
       <c r="C155" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="D155"/>
+        <v>180</v>
+      </c>
+      <c r="D155" t="s">
+        <v>1845</v>
+      </c>
       <c r="E155" t="s">
-        <v>1784</v>
+        <v>1846</v>
       </c>
       <c r="F155" t="s">
-        <v>1785</v>
+        <v>1126</v>
       </c>
       <c r="G155" t="s">
         <v>28</v>
       </c>
       <c r="H155" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I155"/>
+        <v>47</v>
+      </c>
+      <c r="I155" t="s">
+        <v>1847</v>
+      </c>
       <c r="J155" t="s">
-        <v>1786</v>
+        <v>1848</v>
       </c>
       <c r="K155"/>
-      <c r="L155">
-        <v>26300</v>
+      <c r="L155" t="s">
+        <v>1849</v>
       </c>
       <c r="M155" t="s">
-        <v>1787</v>
+        <v>1850</v>
       </c>
       <c r="N155" t="s">
-        <v>1788</v>
+        <v>598</v>
       </c>
       <c r="O155"/>
       <c r="P155" t="s">
-        <v>1789</v>
+        <v>1210</v>
       </c>
       <c r="Q155"/>
       <c r="R155" t="s">
-        <v>1516</v>
+        <v>1851</v>
       </c>
       <c r="S155" t="s">
-        <v>1105</v>
+        <v>1852</v>
       </c>
       <c r="T155" t="s">
-        <v>1790</v>
+        <v>1853</v>
       </c>
       <c r="U155" t="s">
-        <v>1791</v>
-[...3 lines deleted...]
-      </c>
+        <v>1854</v>
+      </c>
+      <c r="V155"/>
       <c r="W155" t="s">
-        <v>1793</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" t="s">
-        <v>1794</v>
-[...1 lines deleted...]
-      <c r="B156"/>
+        <v>1856</v>
+      </c>
+      <c r="B156" t="s">
+        <v>1857</v>
+      </c>
       <c r="C156" t="s">
-        <v>197</v>
-[...3 lines deleted...]
-      </c>
+        <v>313</v>
+      </c>
+      <c r="D156"/>
       <c r="E156" t="s">
-        <v>1796</v>
+        <v>1858</v>
       </c>
       <c r="F156" t="s">
-        <v>1078</v>
+        <v>109</v>
       </c>
       <c r="G156" t="s">
         <v>28</v>
       </c>
       <c r="H156" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
       <c r="I156" t="s">
-        <v>1797</v>
+        <v>30</v>
       </c>
       <c r="J156" t="s">
-        <v>1798</v>
+        <v>672</v>
       </c>
       <c r="K156"/>
-      <c r="L156" t="s">
-        <v>1799</v>
+      <c r="L156">
+        <v>69007</v>
       </c>
       <c r="M156" t="s">
-        <v>1800</v>
+        <v>132</v>
       </c>
       <c r="N156" t="s">
-        <v>581</v>
+        <v>67</v>
       </c>
       <c r="O156"/>
       <c r="P156" t="s">
-        <v>1801</v>
+        <v>1859</v>
       </c>
       <c r="Q156"/>
       <c r="R156" t="s">
-        <v>1802</v>
+        <v>1857</v>
       </c>
       <c r="S156" t="s">
-        <v>1803</v>
-[...3 lines deleted...]
-      </c>
+        <v>1860</v>
+      </c>
+      <c r="T156"/>
       <c r="U156" t="s">
-        <v>1805</v>
-[...1 lines deleted...]
-      <c r="V156"/>
+        <v>1861</v>
+      </c>
+      <c r="V156" t="s">
+        <v>1862</v>
+      </c>
       <c r="W156" t="s">
-        <v>1806</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" t="s">
-        <v>1807</v>
-[...1 lines deleted...]
-      <c r="B157"/>
+        <v>1864</v>
+      </c>
+      <c r="B157" t="s">
+        <v>1865</v>
+      </c>
       <c r="C157" t="s">
-        <v>197</v>
-[...3 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="D157"/>
       <c r="E157" t="s">
-        <v>1809</v>
+        <v>1866</v>
       </c>
       <c r="F157" t="s">
-        <v>1362</v>
+        <v>1867</v>
       </c>
       <c r="G157" t="s">
         <v>28</v>
       </c>
       <c r="H157" t="s">
-        <v>46</v>
+        <v>514</v>
       </c>
       <c r="I157" t="s">
-        <v>1810</v>
+        <v>1868</v>
       </c>
       <c r="J157" t="s">
-        <v>1811</v>
+        <v>1869</v>
       </c>
       <c r="K157"/>
       <c r="L157">
-        <v>69590</v>
+        <v>42300</v>
       </c>
       <c r="M157" t="s">
-        <v>1812</v>
+        <v>1258</v>
       </c>
       <c r="N157" t="s">
-        <v>67</v>
+        <v>1414</v>
       </c>
       <c r="O157"/>
       <c r="P157" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="Q157"/>
+        <v>1870</v>
+      </c>
+      <c r="Q157" t="s">
+        <v>1871</v>
+      </c>
       <c r="R157" t="s">
-        <v>1057</v>
+        <v>1872</v>
       </c>
       <c r="S157" t="s">
-        <v>1058</v>
-[...1 lines deleted...]
-      <c r="T157"/>
+        <v>1873</v>
+      </c>
+      <c r="T157" t="s">
+        <v>1874</v>
+      </c>
       <c r="U157" t="s">
-        <v>1813</v>
+        <v>1875</v>
       </c>
       <c r="V157" t="s">
-        <v>1814</v>
+        <v>1876</v>
       </c>
       <c r="W157" t="s">
-        <v>1815</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" t="s">
-        <v>1816</v>
+        <v>1878</v>
       </c>
       <c r="B158" t="s">
-        <v>1817</v>
+        <v>1879</v>
       </c>
       <c r="C158" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="D158"/>
+        <v>92</v>
+      </c>
+      <c r="D158" t="s">
+        <v>1880</v>
+      </c>
       <c r="E158" t="s">
-        <v>1818</v>
+        <v>1881</v>
       </c>
       <c r="F158" t="s">
-        <v>146</v>
+        <v>1882</v>
       </c>
       <c r="G158" t="s">
         <v>28</v>
       </c>
       <c r="H158" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I158"/>
       <c r="J158" t="s">
-        <v>653</v>
+        <v>1883</v>
       </c>
       <c r="K158"/>
       <c r="L158">
-        <v>69007</v>
+        <v>38000</v>
       </c>
       <c r="M158" t="s">
-        <v>120</v>
+        <v>1331</v>
       </c>
       <c r="N158" t="s">
         <v>67</v>
       </c>
       <c r="O158"/>
       <c r="P158" t="s">
-        <v>1819</v>
+        <v>1008</v>
       </c>
       <c r="Q158"/>
-      <c r="R158"/>
-[...2 lines deleted...]
-      <c r="U158"/>
+      <c r="R158" t="s">
+        <v>1884</v>
+      </c>
+      <c r="S158" t="s">
+        <v>1885</v>
+      </c>
+      <c r="T158" t="s">
+        <v>1886</v>
+      </c>
+      <c r="U158" t="s">
+        <v>1887</v>
+      </c>
       <c r="V158" t="s">
-        <v>1820</v>
+        <v>1888</v>
       </c>
       <c r="W158" t="s">
-        <v>1821</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" t="s">
-        <v>1822</v>
+        <v>1890</v>
       </c>
       <c r="B159" t="s">
-        <v>1823</v>
+        <v>1891</v>
       </c>
       <c r="C159" t="s">
-        <v>519</v>
+        <v>25</v>
       </c>
       <c r="D159"/>
       <c r="E159" t="s">
-        <v>1824</v>
+        <v>1892</v>
       </c>
       <c r="F159" t="s">
-        <v>1825</v>
+        <v>417</v>
       </c>
       <c r="G159" t="s">
         <v>28</v>
       </c>
       <c r="H159" t="s">
-        <v>495</v>
+        <v>47</v>
       </c>
       <c r="I159" t="s">
-        <v>1826</v>
+        <v>48</v>
       </c>
       <c r="J159" t="s">
-        <v>1827</v>
+        <v>1330</v>
       </c>
       <c r="K159"/>
       <c r="L159">
-        <v>42300</v>
+        <v>38000</v>
       </c>
       <c r="M159" t="s">
-        <v>1210</v>
+        <v>660</v>
       </c>
       <c r="N159" t="s">
-        <v>1367</v>
+        <v>52</v>
       </c>
       <c r="O159"/>
       <c r="P159" t="s">
-        <v>1828</v>
-[...3 lines deleted...]
-      </c>
+        <v>215</v>
+      </c>
+      <c r="Q159"/>
       <c r="R159" t="s">
-        <v>1830</v>
+        <v>1893</v>
       </c>
       <c r="S159" t="s">
-        <v>1831</v>
+        <v>1894</v>
       </c>
       <c r="T159" t="s">
-        <v>1832</v>
+        <v>1895</v>
       </c>
       <c r="U159" t="s">
-        <v>1833</v>
+        <v>1896</v>
       </c>
       <c r="V159" t="s">
-        <v>1834</v>
+        <v>1897</v>
       </c>
       <c r="W159" t="s">
-        <v>1835</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" t="s">
-        <v>1836</v>
+        <v>1899</v>
       </c>
       <c r="B160" t="s">
-        <v>1837</v>
+        <v>1900</v>
       </c>
       <c r="C160" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="D160"/>
       <c r="E160" t="s">
-        <v>1839</v>
+        <v>1901</v>
       </c>
       <c r="F160" t="s">
-        <v>1840</v>
+        <v>1230</v>
       </c>
       <c r="G160" t="s">
         <v>28</v>
       </c>
       <c r="H160" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I160"/>
+        <v>158</v>
+      </c>
+      <c r="I160" t="s">
+        <v>1902</v>
+      </c>
       <c r="J160" t="s">
-        <v>1841</v>
+        <v>1903</v>
       </c>
       <c r="K160"/>
-      <c r="L160">
-        <v>38000</v>
+      <c r="L160" t="s">
+        <v>1904</v>
       </c>
       <c r="M160" t="s">
-        <v>1283</v>
+        <v>1905</v>
       </c>
       <c r="N160" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="O160"/>
+        <v>199</v>
+      </c>
+      <c r="O160" t="s">
+        <v>1906</v>
+      </c>
       <c r="P160" t="s">
-        <v>965</v>
+        <v>215</v>
       </c>
       <c r="Q160"/>
       <c r="R160" t="s">
-        <v>1842</v>
+        <v>1907</v>
       </c>
       <c r="S160" t="s">
-        <v>1843</v>
-[...3 lines deleted...]
-      </c>
+        <v>1908</v>
+      </c>
+      <c r="T160"/>
       <c r="U160" t="s">
-        <v>1845</v>
+        <v>1909</v>
       </c>
       <c r="V160" t="s">
-        <v>1846</v>
+        <v>1910</v>
       </c>
       <c r="W160" t="s">
-        <v>1847</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" t="s">
-        <v>1848</v>
-[...3 lines deleted...]
-      </c>
+        <v>1912</v>
+      </c>
+      <c r="B161"/>
       <c r="C161" t="s">
-        <v>60</v>
+        <v>156</v>
       </c>
       <c r="D161"/>
       <c r="E161" t="s">
-        <v>1850</v>
+        <v>1913</v>
       </c>
       <c r="F161" t="s">
-        <v>416</v>
+        <v>837</v>
       </c>
       <c r="G161" t="s">
         <v>28</v>
       </c>
       <c r="H161" t="s">
-        <v>46</v>
+        <v>158</v>
       </c>
       <c r="I161" t="s">
-        <v>47</v>
+        <v>1914</v>
       </c>
       <c r="J161" t="s">
-        <v>1282</v>
+        <v>1915</v>
       </c>
       <c r="K161"/>
       <c r="L161">
-        <v>38000</v>
+        <v>69400</v>
       </c>
       <c r="M161" t="s">
-        <v>309</v>
+        <v>1916</v>
       </c>
       <c r="N161" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="O161"/>
+        <v>67</v>
+      </c>
+      <c r="O161" t="s">
+        <v>1917</v>
+      </c>
       <c r="P161" t="s">
-        <v>1070</v>
-[...1 lines deleted...]
-      <c r="Q161"/>
+        <v>69</v>
+      </c>
+      <c r="Q161" t="s">
+        <v>1918</v>
+      </c>
       <c r="R161" t="s">
-        <v>1851</v>
+        <v>320</v>
       </c>
       <c r="S161" t="s">
-        <v>1852</v>
+        <v>1919</v>
       </c>
       <c r="T161" t="s">
-        <v>1853</v>
+        <v>1920</v>
       </c>
       <c r="U161" t="s">
-        <v>1854</v>
+        <v>1921</v>
       </c>
       <c r="V161" t="s">
-        <v>1855</v>
+        <v>1922</v>
       </c>
       <c r="W161" t="s">
-        <v>1856</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" t="s">
-        <v>1857</v>
+        <v>1924</v>
       </c>
       <c r="B162" t="s">
-        <v>1858</v>
+        <v>1925</v>
       </c>
       <c r="C162" t="s">
-        <v>519</v>
+        <v>156</v>
       </c>
       <c r="D162"/>
       <c r="E162" t="s">
-        <v>1859</v>
+        <v>1926</v>
       </c>
       <c r="F162" t="s">
-        <v>1182</v>
+        <v>417</v>
       </c>
       <c r="G162" t="s">
         <v>28</v>
       </c>
       <c r="H162" t="s">
-        <v>522</v>
+        <v>158</v>
       </c>
       <c r="I162" t="s">
-        <v>1860</v>
+        <v>1927</v>
       </c>
       <c r="J162" t="s">
-        <v>1861</v>
+        <v>1928</v>
       </c>
       <c r="K162"/>
-      <c r="L162" t="s">
-        <v>1862</v>
+      <c r="L162">
+        <v>69520</v>
       </c>
       <c r="M162" t="s">
-        <v>1863</v>
+        <v>1929</v>
       </c>
       <c r="N162" t="s">
-        <v>172</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="O162"/>
       <c r="P162" t="s">
-        <v>1070</v>
-[...5 lines deleted...]
-      <c r="U162"/>
+        <v>1930</v>
+      </c>
+      <c r="Q162" t="s">
+        <v>1931</v>
+      </c>
+      <c r="R162" t="s">
+        <v>386</v>
+      </c>
+      <c r="S162" t="s">
+        <v>1932</v>
+      </c>
+      <c r="T162" t="s">
+        <v>1933</v>
+      </c>
+      <c r="U162" t="s">
+        <v>1934</v>
+      </c>
       <c r="V162" t="s">
-        <v>1865</v>
+        <v>1935</v>
       </c>
       <c r="W162" t="s">
-        <v>1866</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" t="s">
-        <v>1867</v>
-[...1 lines deleted...]
-      <c r="B163"/>
+        <v>1937</v>
+      </c>
+      <c r="B163" t="s">
+        <v>1938</v>
+      </c>
       <c r="C163" t="s">
-        <v>519</v>
+        <v>156</v>
       </c>
       <c r="D163"/>
       <c r="E163" t="s">
-        <v>1868</v>
+        <v>1939</v>
       </c>
       <c r="F163" t="s">
-        <v>796</v>
+        <v>226</v>
       </c>
       <c r="G163" t="s">
         <v>28</v>
       </c>
       <c r="H163" t="s">
-        <v>522</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I163"/>
       <c r="J163" t="s">
-        <v>1870</v>
-[...3 lines deleted...]
-        <v>69400</v>
+        <v>1940</v>
+      </c>
+      <c r="K163" t="s">
+        <v>1941</v>
+      </c>
+      <c r="L163" t="s">
+        <v>997</v>
       </c>
       <c r="M163" t="s">
-        <v>1871</v>
+        <v>1942</v>
       </c>
       <c r="N163" t="s">
         <v>67</v>
       </c>
-      <c r="O163" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O163"/>
       <c r="P163" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>1943</v>
+      </c>
+      <c r="Q163"/>
       <c r="R163" t="s">
-        <v>319</v>
+        <v>1944</v>
       </c>
       <c r="S163" t="s">
-        <v>1874</v>
+        <v>1945</v>
       </c>
       <c r="T163" t="s">
-        <v>1875</v>
+        <v>1946</v>
       </c>
       <c r="U163" t="s">
-        <v>1876</v>
+        <v>1947</v>
       </c>
       <c r="V163" t="s">
-        <v>1877</v>
+        <v>1948</v>
       </c>
       <c r="W163" t="s">
-        <v>1878</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" t="s">
-        <v>1879</v>
+        <v>1950</v>
       </c>
       <c r="B164" t="s">
-        <v>1880</v>
+        <v>1951</v>
       </c>
       <c r="C164" t="s">
-        <v>519</v>
+        <v>156</v>
       </c>
       <c r="D164"/>
       <c r="E164" t="s">
-        <v>1881</v>
+        <v>1952</v>
       </c>
       <c r="F164" t="s">
-        <v>416</v>
+        <v>1126</v>
       </c>
       <c r="G164" t="s">
         <v>28</v>
       </c>
       <c r="H164" t="s">
-        <v>522</v>
-[...3 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="I164"/>
       <c r="J164" t="s">
-        <v>1883</v>
+        <v>1953</v>
       </c>
       <c r="K164"/>
       <c r="L164">
-        <v>69520</v>
+        <v>74200</v>
       </c>
       <c r="M164" t="s">
-        <v>1884</v>
+        <v>1950</v>
       </c>
       <c r="N164" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
       <c r="O164"/>
       <c r="P164" t="s">
-        <v>1885</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="Q164"/>
       <c r="R164" t="s">
-        <v>386</v>
+        <v>1954</v>
       </c>
       <c r="S164" t="s">
-        <v>1887</v>
+        <v>1955</v>
       </c>
       <c r="T164" t="s">
-        <v>1888</v>
+        <v>1956</v>
       </c>
       <c r="U164" t="s">
-        <v>1889</v>
-[...3 lines deleted...]
-      </c>
+        <v>1957</v>
+      </c>
+      <c r="V164"/>
       <c r="W164" t="s">
-        <v>1891</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" t="s">
-        <v>1892</v>
-[...3 lines deleted...]
-      </c>
+        <v>1959</v>
+      </c>
+      <c r="B165"/>
       <c r="C165" t="s">
-        <v>519</v>
+        <v>180</v>
       </c>
       <c r="D165"/>
       <c r="E165" t="s">
-        <v>1894</v>
+        <v>1960</v>
       </c>
       <c r="F165" t="s">
-        <v>200</v>
+        <v>226</v>
       </c>
       <c r="G165" t="s">
         <v>28</v>
       </c>
       <c r="H165" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
       <c r="I165"/>
       <c r="J165" t="s">
-        <v>1895</v>
+        <v>1961</v>
       </c>
       <c r="K165" t="s">
-        <v>1896</v>
+        <v>1962</v>
       </c>
       <c r="L165" t="s">
-        <v>953</v>
+        <v>1412</v>
       </c>
       <c r="M165" t="s">
-        <v>1897</v>
+        <v>1963</v>
       </c>
       <c r="N165" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="O165"/>
       <c r="P165" t="s">
-        <v>1898</v>
+        <v>69</v>
       </c>
       <c r="Q165"/>
       <c r="R165" t="s">
-        <v>1899</v>
+        <v>1964</v>
       </c>
       <c r="S165" t="s">
-        <v>1900</v>
-[...3 lines deleted...]
-      </c>
+        <v>1965</v>
+      </c>
+      <c r="T165"/>
       <c r="U165" t="s">
-        <v>1902</v>
+        <v>1966</v>
       </c>
       <c r="V165" t="s">
-        <v>1903</v>
+        <v>1967</v>
       </c>
       <c r="W165" t="s">
-        <v>1904</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" t="s">
-        <v>1905</v>
-[...1 lines deleted...]
-      <c r="B166"/>
+        <v>1969</v>
+      </c>
+      <c r="B166" t="s">
+        <v>1970</v>
+      </c>
       <c r="C166" t="s">
-        <v>152</v>
+        <v>25</v>
       </c>
       <c r="D166"/>
       <c r="E166" t="s">
-        <v>1906</v>
+        <v>1971</v>
       </c>
       <c r="F166" t="s">
-        <v>200</v>
+        <v>1972</v>
       </c>
       <c r="G166" t="s">
         <v>28</v>
       </c>
       <c r="H166" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="I166"/>
+        <v>128</v>
+      </c>
+      <c r="I166" t="s">
+        <v>28</v>
+      </c>
       <c r="J166" t="s">
-        <v>1907</v>
-[...5 lines deleted...]
-        <v>1365</v>
+        <v>1973</v>
+      </c>
+      <c r="K166"/>
+      <c r="L166">
+        <v>69003</v>
       </c>
       <c r="M166" t="s">
-        <v>1909</v>
+        <v>132</v>
       </c>
       <c r="N166" t="s">
-        <v>51</v>
+        <v>1974</v>
       </c>
       <c r="O166"/>
       <c r="P166" t="s">
-        <v>69</v>
+        <v>1975</v>
       </c>
       <c r="Q166"/>
       <c r="R166" t="s">
-        <v>1910</v>
+        <v>1976</v>
       </c>
       <c r="S166" t="s">
-        <v>1911</v>
-[...2 lines deleted...]
-      <c r="U166"/>
+        <v>1977</v>
+      </c>
+      <c r="T166" t="s">
+        <v>1978</v>
+      </c>
+      <c r="U166" t="s">
+        <v>1979</v>
+      </c>
       <c r="V166" t="s">
-        <v>1912</v>
+        <v>1980</v>
       </c>
       <c r="W166" t="s">
-        <v>1913</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" t="s">
-        <v>1914</v>
+        <v>1982</v>
       </c>
       <c r="B167" t="s">
-        <v>1915</v>
+        <v>1983</v>
       </c>
       <c r="C167" t="s">
-        <v>60</v>
+        <v>208</v>
       </c>
       <c r="D167"/>
       <c r="E167" t="s">
-        <v>1916</v>
+        <v>1984</v>
       </c>
       <c r="F167" t="s">
-        <v>1917</v>
+        <v>109</v>
       </c>
       <c r="G167" t="s">
         <v>28</v>
       </c>
       <c r="H167" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="I167"/>
       <c r="J167" t="s">
-        <v>1918</v>
-[...1 lines deleted...]
-      <c r="K167"/>
+        <v>1985</v>
+      </c>
+      <c r="K167" t="s">
+        <v>1986</v>
+      </c>
       <c r="L167">
-        <v>69003</v>
+        <v>63001</v>
       </c>
       <c r="M167" t="s">
-        <v>120</v>
+        <v>318</v>
       </c>
       <c r="N167" t="s">
-        <v>1919</v>
-[...1 lines deleted...]
-      <c r="O167"/>
+        <v>67</v>
+      </c>
+      <c r="O167" t="s">
+        <v>1987</v>
+      </c>
       <c r="P167" t="s">
-        <v>1920</v>
+        <v>1988</v>
       </c>
       <c r="Q167"/>
       <c r="R167" t="s">
-        <v>1921</v>
+        <v>1989</v>
       </c>
       <c r="S167" t="s">
-        <v>1922</v>
+        <v>1990</v>
       </c>
       <c r="T167" t="s">
-        <v>1923</v>
+        <v>1991</v>
       </c>
       <c r="U167" t="s">
-        <v>1924</v>
-[...6 lines deleted...]
-      </c>
+        <v>1992</v>
+      </c>
+      <c r="V167"/>
+      <c r="W167"/>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" t="s">
-        <v>1927</v>
-[...3 lines deleted...]
-      </c>
+        <v>1993</v>
+      </c>
+      <c r="B168"/>
       <c r="C168" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-      <c r="E168"/>
+        <v>276</v>
+      </c>
+      <c r="D168" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E168" t="s">
+        <v>1995</v>
+      </c>
       <c r="F168" t="s">
-        <v>146</v>
+        <v>79</v>
       </c>
       <c r="G168" t="s">
         <v>28</v>
       </c>
       <c r="H168" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="I168"/>
+        <v>514</v>
+      </c>
+      <c r="I168" t="s">
+        <v>1996</v>
+      </c>
       <c r="J168" t="s">
-        <v>1929</v>
-[...3 lines deleted...]
-      </c>
+        <v>1997</v>
+      </c>
+      <c r="K168"/>
       <c r="L168">
-        <v>63001</v>
+        <v>38000</v>
       </c>
       <c r="M168" t="s">
-        <v>317</v>
+        <v>660</v>
       </c>
       <c r="N168" t="s">
         <v>67</v>
       </c>
-      <c r="O168" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O168"/>
       <c r="P168" t="s">
-        <v>1932</v>
+        <v>69</v>
       </c>
       <c r="Q168"/>
       <c r="R168" t="s">
-        <v>1933</v>
+        <v>1998</v>
       </c>
       <c r="S168" t="s">
-        <v>1934</v>
+        <v>1999</v>
       </c>
       <c r="T168" t="s">
-        <v>1935</v>
+        <v>2000</v>
       </c>
       <c r="U168" t="s">
-        <v>1936</v>
-[...1 lines deleted...]
-      <c r="V168"/>
+        <v>2001</v>
+      </c>
+      <c r="V168" t="s">
+        <v>2002</v>
+      </c>
       <c r="W168"/>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" t="s">
-        <v>1937</v>
+        <v>2003</v>
       </c>
       <c r="B169"/>
       <c r="C169" t="s">
-        <v>197</v>
-[...3 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="D169"/>
       <c r="E169" t="s">
-        <v>1939</v>
+        <v>2004</v>
       </c>
       <c r="F169" t="s">
-        <v>79</v>
+        <v>109</v>
       </c>
       <c r="G169" t="s">
         <v>28</v>
       </c>
       <c r="H169" t="s">
-        <v>495</v>
-[...3 lines deleted...]
-      </c>
+        <v>514</v>
+      </c>
+      <c r="I169"/>
       <c r="J169" t="s">
-        <v>1941</v>
+        <v>2005</v>
       </c>
       <c r="K169"/>
       <c r="L169">
-        <v>38000</v>
+        <v>38100</v>
       </c>
       <c r="M169" t="s">
-        <v>309</v>
+        <v>660</v>
       </c>
       <c r="N169" t="s">
-        <v>67</v>
+        <v>2006</v>
       </c>
       <c r="O169"/>
       <c r="P169" t="s">
-        <v>69</v>
+        <v>397</v>
       </c>
       <c r="Q169"/>
       <c r="R169" t="s">
-        <v>1942</v>
+        <v>37</v>
       </c>
       <c r="S169" t="s">
-        <v>1943</v>
+        <v>2007</v>
       </c>
       <c r="T169" t="s">
-        <v>1944</v>
+        <v>2008</v>
       </c>
       <c r="U169" t="s">
-        <v>1945</v>
-[...4 lines deleted...]
-      <c r="W169"/>
+        <v>2009</v>
+      </c>
+      <c r="V169"/>
+      <c r="W169" t="s">
+        <v>2010</v>
+      </c>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" t="s">
-        <v>1947</v>
+        <v>2011</v>
       </c>
       <c r="B170" t="s">
-        <v>1948</v>
+        <v>2012</v>
       </c>
       <c r="C170" t="s">
-        <v>144</v>
+        <v>25</v>
       </c>
       <c r="D170"/>
       <c r="E170" t="s">
-        <v>1949</v>
+        <v>2013</v>
       </c>
       <c r="F170" t="s">
-        <v>1950</v>
+        <v>837</v>
       </c>
       <c r="G170" t="s">
         <v>28</v>
       </c>
       <c r="H170" t="s">
-        <v>578</v>
+        <v>128</v>
       </c>
       <c r="I170" t="s">
-        <v>1951</v>
+        <v>28</v>
       </c>
       <c r="J170" t="s">
-        <v>1952</v>
+        <v>2014</v>
       </c>
       <c r="K170"/>
       <c r="L170">
-        <v>73000</v>
+        <v>69003</v>
       </c>
       <c r="M170" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="N170" t="s">
-        <v>1271</v>
-[...3 lines deleted...]
-      </c>
+        <v>1568</v>
+      </c>
+      <c r="O170"/>
       <c r="P170" t="s">
-        <v>1954</v>
-[...1 lines deleted...]
-      <c r="Q170"/>
+        <v>359</v>
+      </c>
+      <c r="Q170" t="s">
+        <v>2015</v>
+      </c>
       <c r="R170" t="s">
-        <v>787</v>
+        <v>421</v>
       </c>
       <c r="S170" t="s">
-        <v>1955</v>
-[...1 lines deleted...]
-      <c r="T170"/>
+        <v>2016</v>
+      </c>
+      <c r="T170" t="s">
+        <v>2017</v>
+      </c>
       <c r="U170" t="s">
-        <v>1956</v>
+        <v>2018</v>
       </c>
       <c r="V170" t="s">
-        <v>1957</v>
+        <v>2019</v>
       </c>
       <c r="W170" t="s">
-        <v>1958</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="171" spans="1:23">
       <c r="A171" t="s">
-        <v>1959</v>
-[...1 lines deleted...]
-      <c r="B171"/>
+        <v>2021</v>
+      </c>
+      <c r="B171" t="s">
+        <v>2022</v>
+      </c>
       <c r="C171" t="s">
-        <v>519</v>
+        <v>313</v>
       </c>
       <c r="D171"/>
       <c r="E171" t="s">
-        <v>1960</v>
+        <v>2023</v>
       </c>
       <c r="F171" t="s">
-        <v>146</v>
+        <v>2024</v>
       </c>
       <c r="G171" t="s">
         <v>28</v>
       </c>
       <c r="H171" t="s">
-        <v>495</v>
+        <v>1071</v>
       </c>
       <c r="I171"/>
       <c r="J171" t="s">
-        <v>1961</v>
-[...1 lines deleted...]
-      <c r="K171"/>
+        <v>2025</v>
+      </c>
+      <c r="K171" t="s">
+        <v>2026</v>
+      </c>
       <c r="L171">
-        <v>38100</v>
+        <v>74100</v>
       </c>
       <c r="M171" t="s">
-        <v>309</v>
+        <v>2027</v>
       </c>
       <c r="N171" t="s">
-        <v>1962</v>
+        <v>2028</v>
       </c>
       <c r="O171"/>
       <c r="P171" t="s">
-        <v>397</v>
-[...1 lines deleted...]
-      <c r="Q171"/>
+        <v>2029</v>
+      </c>
+      <c r="Q171" t="s">
+        <v>2030</v>
+      </c>
       <c r="R171" t="s">
-        <v>37</v>
+        <v>2031</v>
       </c>
       <c r="S171" t="s">
-        <v>1963</v>
+        <v>2032</v>
       </c>
       <c r="T171" t="s">
-        <v>1964</v>
+        <v>2033</v>
       </c>
       <c r="U171" t="s">
-        <v>1965</v>
-[...1 lines deleted...]
-      <c r="V171"/>
+        <v>2034</v>
+      </c>
+      <c r="V171" t="s">
+        <v>2035</v>
+      </c>
       <c r="W171" t="s">
-        <v>1966</v>
-[...129 lines deleted...]
-        <v>1992</v>
+        <v>2036</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">